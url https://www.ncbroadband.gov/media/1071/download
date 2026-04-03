--- v0 (2025-10-06)
+++ v1 (2026-04-03)
@@ -7,406 +7,377 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65A53227" w14:textId="28B8CB03" w:rsidR="00757B90" w:rsidRDefault="009E5839" w:rsidP="009E5839">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5450F094" wp14:editId="495FC3C5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5450F094" wp14:editId="58000E43">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-155575</wp:posOffset>
+              <wp:posOffset>-98425</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3121158" cy="512065"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="1557846158" name="Picture 3" descr="Icon&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1557846158" name="Picture 3" descr="Icon&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3121158" cy="512065"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D81E4ED" w14:textId="0E8FF9BA" w:rsidR="00757B90" w:rsidRDefault="00E208D9" w:rsidP="00E208D9">
+    <w:p w14:paraId="0D81E4ED" w14:textId="195A2228" w:rsidR="00757B90" w:rsidRPr="001471B6" w:rsidRDefault="001471B6" w:rsidP="001471B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+      <w:r w:rsidRPr="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Updated: March 20, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00E208D9" w:rsidRPr="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B381B02" w14:textId="061BEF2D" w:rsidR="00757B90" w:rsidRPr="00E208D9" w:rsidRDefault="003B2AB3">
+    <w:p w14:paraId="6EEAEB71" w14:textId="77777777" w:rsidR="001471B6" w:rsidRDefault="001471B6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E208D9">
+    </w:p>
+    <w:p w14:paraId="4B381B02" w14:textId="15AB7D19" w:rsidR="00757B90" w:rsidRPr="00E208D9" w:rsidRDefault="003B2AB3">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">GREAT </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E208D9" w:rsidRPr="00E208D9">
+      </w:pPr>
+      <w:r w:rsidRPr="00E208D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Grant (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0039616B" w:rsidRPr="00E208D9">
+        <w:t xml:space="preserve">GREAT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E208D9" w:rsidRPr="00E208D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Federal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E208D9" w:rsidRPr="00E208D9">
+        <w:t>Grant (</w:t>
+      </w:r>
+      <w:r w:rsidR="0039616B" w:rsidRPr="00E208D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ly Funded)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E44640" w:rsidRPr="00E208D9">
+        <w:t>Federal</w:t>
+      </w:r>
+      <w:r w:rsidR="00E208D9" w:rsidRPr="00E208D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0039616B" w:rsidRPr="00E208D9">
+        <w:t>ly Funded)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44640" w:rsidRPr="00E208D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00202C60">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="0039616B" w:rsidRPr="00E208D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ompleting A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE6D21">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00202C60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ccess to Broadband (C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0039616B" w:rsidRPr="00E208D9">
+        <w:t>ompleting A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6D21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>AB</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE6D21">
+        <w:t>ccess to Broadband (C</w:t>
+      </w:r>
+      <w:r w:rsidR="0039616B" w:rsidRPr="00E208D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>) Program</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0039616B" w:rsidRPr="00E208D9">
+        <w:t>AB</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6D21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E44640" w:rsidRPr="00E208D9">
+        <w:t>) Program</w:t>
+      </w:r>
+      <w:r w:rsidR="0039616B" w:rsidRPr="00E208D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44640" w:rsidRPr="00E208D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B75FC6" w14:textId="578D8442" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="004E44C1">
+    <w:p w14:paraId="03B75FC6" w14:textId="578D8442" w:rsidR="00757B90" w:rsidRPr="001471B6" w:rsidRDefault="003B2AB3" w:rsidP="004E44C1">
       <w:pPr>
         <w:spacing w:before="28"/>
         <w:ind w:left="20" w:right="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Instructions for Completing the</w:t>
       </w:r>
-      <w:r w:rsidR="004E44C1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="004E44C1" w:rsidRPr="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Construction Period Progress Report Form</w:t>
-      </w:r>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> 26, 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF276D3" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="57"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FC5396B" w14:textId="331C2505" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="00681A7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9470"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00681A7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00681A7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>GENERAL INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C38A3A1" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="39"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E9FE39" w14:textId="259EE394" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
+    <w:p w14:paraId="73E9FE39" w14:textId="36656E2A" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="009B0653">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00AE040A" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">federally funded </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">GREAT grant </w:t>
+      <w:r w:rsidR="001471B6" w:rsidRPr="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Growing Rural Economies with Access to Technology (GREAT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grant </w:t>
       </w:r>
       <w:r w:rsidR="00F22B47" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="0039616B" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> CAB</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D56B75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">program </w:t>
       </w:r>
@@ -448,68 +419,68 @@
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> basis). A link to the current report template (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">construction period progress report form or “progress report”) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and instructions on how to submit progress reports are </w:t>
       </w:r>
       <w:r w:rsidR="00620C10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>available at</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">available </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00F56E10">
+        <w:r w:rsidR="001471B6" w:rsidRPr="001471B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>ncbroadband.gov/documents/great-grant/management/how-submit-progress-report-ebs/download?attachment</w:t>
+          <w:t>on our website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F56E10">
+      <w:r w:rsidR="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CACD63" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="24"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F382807" w14:textId="51A2D363" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="00350D3E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
@@ -538,138 +509,132 @@
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Guidance on completing each section of the progress report is provided below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08647E7F" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12557B79" w14:textId="2B674057" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="00681A7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9470"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00681A7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00681A7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>SECTION A - PROJECT INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746E804F" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90" w:rsidP="008E28C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E3D4F1C" w14:textId="153C0048" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="0039616B" w:rsidP="008E28C7">
+    <w:p w14:paraId="4E3D4F1C" w14:textId="7B0DD9DF" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="0039616B" w:rsidP="008E28C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="379" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Provider </w:t>
       </w:r>
       <w:r w:rsidR="003B2AB3" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="003B2AB3" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: the legal name of the entity awarded</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> funding</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">through the </w:t>
+        <w:t xml:space="preserve"> through the </w:t>
+      </w:r>
+      <w:r w:rsidR="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00A2019F" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>(federally funded) GREAT grant</w:t>
+        <w:t>ederally funded GREAT grant</w:t>
       </w:r>
       <w:r w:rsidR="00C03A76" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> CAB</w:t>
       </w:r>
       <w:r w:rsidR="003B2AB3" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
@@ -939,111 +904,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A219A3B" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="008E28C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="800"/>
         </w:tabs>
         <w:ind w:left="1401" w:hanging="681"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: the last date of the reporting period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2626C5F7" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="38"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38856A39" w14:textId="5D56ACDD" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
+    <w:p w14:paraId="38856A39" w14:textId="1B2DBA93" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="492" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidR="004B45BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>: the unique number assigned to the agreement associated with the Project for which progress is being reported.</w:t>
+        <w:t xml:space="preserve">: the unique number assigned to the agreement associated with the </w:t>
+      </w:r>
+      <w:r w:rsidR="001471B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>roject for which progress is being reported.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7148F036" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="163429DA" w14:textId="42F02D6B" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="120"/>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="753" w:hanging="1"/>
         <w:rPr>
@@ -1148,1677 +1125,1236 @@
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: the NCDIT program that the project is funded through/participating within.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A14F736" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715CB0E0" w14:textId="22CCF1DC" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="00681A7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9470"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00681A7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00681A7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>SECTION B - PROJECT UPDATES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFA6E8D" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="38"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="216FBD5D" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
+    <w:p w14:paraId="2CD839E1" w14:textId="445B5831" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="3E9E4D11" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="586"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="372" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C32EBC">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B.1</w:t>
+      </w:r>
+      <w:r w:rsidR="698CC7F7" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="738EB0B6" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Design/Engineering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
-[...39 lines deleted...]
-        <w:t>is addressing the situation.</w:t>
+      <w:r w:rsidR="738EB0B6" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="05A0FFBF" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Provide a brief narrative of the work</w:t>
+      </w:r>
+      <w:r w:rsidR="7EFF7ACB" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="12F38346" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accomplished </w:t>
+      </w:r>
+      <w:r w:rsidR="7EFF7ACB" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>during the reporting period and work anticipated to be completed during the upcoming reporting period</w:t>
+      </w:r>
+      <w:r w:rsidR="05A0FFBF" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="6AD9AA4D" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Also provide the expected date by which the remaining design/engineering work will be completed.</w:t>
+      </w:r>
+      <w:r w:rsidR="284FB37B" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="05A0FFBF" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Note any signiﬁcant updates or challenges with the design/engineering work planned under the Project, including if any project milestones for design/engineering activities have been met or if the project is in jeopardy of missing any such milestone. If any such milestone is in jeopardy, please explain the cause and how the situation</w:t>
+      </w:r>
+      <w:r w:rsidR="6C7AA4F3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is being addressed</w:t>
+      </w:r>
+      <w:r w:rsidR="05A0FFBF" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E314500" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43311027" w14:textId="7642870E" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
+    <w:p w14:paraId="43311027" w14:textId="3D1D7A65" w:rsidR="00757B90" w:rsidRDefault="220F83B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="586"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="293" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:b/>
+        <w:ind w:right="293"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidR="764C09E4" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="053DA591" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Securing Assets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
-[...5 lines deleted...]
-      <w:r w:rsidR="00251A0D" w:rsidRPr="00C32EBC">
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="6C76C6E2" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a list of any of the following items (including but not limited to the source, agency, or department) anticipated as necessary to complete the project and a brief update (such as “pending submission,” “submitted on [date], pending approval,” or “approved”) on any progress securing these items: rights-of-way; easements; other land; access to poles and completion of make-ready work. Note any signiﬁcant updates or challenges with securing these assets, including if any project milestone has been met or if the project is in jeopardy of missing the next such milestone. If any such milestone is in jeopardy, please explain the cause and how the </w:t>
+      </w:r>
+      <w:r w:rsidR="00251A0D" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provider </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is addressing the situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C458B73" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
-[...8 lines deleted...]
-    <w:p w14:paraId="004FCF31" w14:textId="07EA95B8" w:rsidR="00757B90" w:rsidRPr="00EA19EA" w:rsidRDefault="003B2AB3" w:rsidP="00EA19EA">
+    <w:p w14:paraId="5E9841B5" w14:textId="77777777" w:rsidR="00C51DD5" w:rsidRPr="00C32EBC" w:rsidRDefault="00C51DD5" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="586"/>
         </w:tabs>
-        <w:spacing w:before="90" w:line="256" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:b/>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="293"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004FCF31" w14:textId="621AA808" w:rsidR="00757B90" w:rsidRPr="00EA19EA" w:rsidRDefault="4B3F3326" w:rsidP="2FF78649">
+      <w:pPr>
+        <w:spacing w:before="23" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B.3</w:t>
+      </w:r>
+      <w:r w:rsidR="2DBF08A9" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Materials/Supplies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA19EA">
-[...5 lines deleted...]
-      <w:r w:rsidR="00EA19EA" w:rsidRPr="00EA19EA">
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="57E8A088" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>an update on acquisition of materials/supplies needed for the project. Note any signiﬁcant updates or challenges with securing these materials/supplies,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA19EA" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA19EA">
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">including if any project milestone has been met or if the project is in jeopardy of missing the next such milestone. If any such milestone is in jeopardy, please explain the cause and how the </w:t>
       </w:r>
-      <w:r w:rsidR="00251A0D" w:rsidRPr="00EA19EA">
+      <w:r w:rsidR="00251A0D" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provider </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA19EA">
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is addressing the situation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CC40D4" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E3ED2FE" w14:textId="77777777" w:rsidR="0039616B" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
+    <w:p w14:paraId="06DFB713" w14:textId="0E39123E" w:rsidR="00757B90" w:rsidRPr="00C51DD5" w:rsidRDefault="6BC6D47C" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="586"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="143" w:firstLine="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="738EB0B6" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Stafﬁng/Contractors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
-[...6 lines deleted...]
-    <w:p w14:paraId="68198C0C" w14:textId="77777777" w:rsidR="0039616B" w:rsidRPr="00C32EBC" w:rsidRDefault="0039616B" w:rsidP="0039616B">
+      <w:r w:rsidR="738EB0B6" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="2F221659" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="738EB0B6" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an update on progress with stafﬁng/labor for the project. </w:t>
+      </w:r>
+      <w:r w:rsidR="149E39CB" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note any signiﬁcant updates or challenges regarding labor, including if any project milestone is in jeopardy because of labor issues and how the provider is addressing the situation. </w:t>
+      </w:r>
+      <w:r w:rsidR="7396FAB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="3299B7E5" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="05A0FFBF" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentify the major contractors servicing the project. Providers should maintain the list of major contractors and report, at each progress reporting period, </w:t>
+      </w:r>
+      <w:r w:rsidR="7166ADB5" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="05A0FFBF" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>any changes in the identified contractors</w:t>
+      </w:r>
+      <w:r w:rsidR="4E12CD88" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7166ADB5" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="4E12CD88" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any additional contractors being used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7EFC45" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A0C115" w14:textId="05A6469F" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="387E3CD9" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="586"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="143"/>
-[...36 lines deleted...]
-      <w:r w:rsidR="005E60B5" w:rsidRPr="00C32EBC">
+        <w:ind w:right="514"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="738EB0B6" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Construction</w:t>
+      </w:r>
+      <w:r w:rsidR="738EB0B6" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="73323C7E" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B45BB">
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> as well as the number of miles proposed in the budget submitted in conjunction with the project.</w:t>
+      <w:r w:rsidR="721DEC0A" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Provide a description of the work being performed during the reporting period. Include a general description on the geographical location of construction. Describe any other construction efforts expected in the upcoming reporting period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131C22C4" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396E6E67" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="004325B3">
+    <w:p w14:paraId="3F49ADD6" w14:textId="7DCD6998" w:rsidR="002B2243" w:rsidRPr="00C32EBC" w:rsidRDefault="002B2243" w:rsidP="2FF78649">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="23"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“Construction” means broadband infrastructure placed underground or above ground, including but not limited to conduit or fiber cable.  It does not include preparation efforts such as obtaining permits or rights-of-way, obtaining pole attachment agreements, performing make-ready work, or ordering/acquiring materials for the project. It also excludes other phases for the project such as design and/or engineering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6D1785" w14:textId="19E03191" w:rsidR="002B2243" w:rsidRPr="00C32EBC" w:rsidRDefault="002B2243" w:rsidP="2FF78649">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="23"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43069334" w14:textId="29C89120" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="135F3353" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="127"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">B.6. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Project Expenditures</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: Provide the total eligible expenditures as identiﬁed in</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2243" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the project agreement for the reporting period and cumulative to date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4A1492" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="19"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B040759" w14:textId="1002C035" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="2FF4ECC3" w:rsidP="2FF78649">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="793"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="113" w:firstLine="0"/>
-[...158 lines deleted...]
-        <w:ind w:left="720" w:right="137" w:firstLine="0"/>
+        <w:ind w:left="720" w:right="364"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C32EBC">
+        <w:t xml:space="preserve">B.6.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Construction Estimate: </w:t>
-[...141 lines deleted...]
-        </w:rPr>
         <w:t>Project Expense Category</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: must reﬂect the expense line items identiﬁed in </w:t>
       </w:r>
-      <w:r w:rsidR="00430329">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00430329">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>the project budget section of Exhibit B of the project agreement. Additional rows may be added as necessary to the project expenditures table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549AA0CC" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90" w:rsidP="00143E7B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B17862E" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="00143E7B">
+    <w:p w14:paraId="4B17862E" w14:textId="336BE82A" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="582E831F" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="787"/>
         </w:tabs>
-        <w:ind w:left="1388" w:hanging="668"/>
-[...7 lines deleted...]
-          <w:b/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.6.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Total Project Budget Amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
+      <w:r w:rsidR="003B2AB3" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: must reﬂect the total project budget by category, as</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295029F9" w14:textId="3D9A4ABE" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="00143E7B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="19"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>reﬂected in the project budget section of Exhibit B of the project agreement.</w:t>
       </w:r>
       <w:r w:rsidR="001871FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430E977F" w14:textId="750CC810" w:rsidR="002B2243" w:rsidRPr="00C32EBC" w:rsidRDefault="002B2243" w:rsidP="00143E7B">
+    <w:p w14:paraId="430E977F" w14:textId="36788992" w:rsidR="002B2243" w:rsidRPr="00C32EBC" w:rsidRDefault="3C1C3368" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="787"/>
         </w:tabs>
         <w:spacing w:before="78" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="646" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:b/>
+        <w:ind w:left="720" w:right="646"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.6.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2243" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Total Expenditures for Reporting Period</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
+      <w:r w:rsidR="002B2243" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: must reﬂect the provider’s total project expenditures actually incurred during the reporting period, regardless of whether the provider has submitted any reimbursement request for any portion of the expenditures incurred in the reporting period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D6C1B3" w14:textId="77777777" w:rsidR="002B2243" w:rsidRPr="00C32EBC" w:rsidRDefault="002B2243" w:rsidP="00143E7B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
         <w:ind w:left="601"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74E4E32B" w14:textId="77777777" w:rsidR="004B45BB" w:rsidRDefault="002B2243" w:rsidP="004B45BB">
+    <w:p w14:paraId="74E4E32B" w14:textId="231A2329" w:rsidR="004B45BB" w:rsidRDefault="4C2F7FB8" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...11 lines deleted...]
-          <w:b/>
+        <w:ind w:left="720" w:right="547"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.6.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2243" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Total Expenditures Cumulative to Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
+      <w:r w:rsidR="002B2243" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: must reﬂect the provider’s total project expenditures actually incurred through the end of the reporting period, regardless of whether the provider has already submitted any reimbursement request for any portion of these expenditures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BEBDE0A" w14:textId="77777777" w:rsidR="004B45BB" w:rsidRPr="004B45BB" w:rsidRDefault="004B45BB" w:rsidP="004B45BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B231D4" w14:textId="6FC85EAC" w:rsidR="002B2243" w:rsidRPr="004B45BB" w:rsidRDefault="002B2243" w:rsidP="004B45BB">
+    <w:p w14:paraId="12B231D4" w14:textId="391889BE" w:rsidR="002B2243" w:rsidRPr="004B45BB" w:rsidRDefault="35CA5E83" w:rsidP="2FF78649">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B45BB">
+        <w:ind w:left="720" w:right="547"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B.6.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="0692F5B3" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="337FE185" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide an explanation for any project expenditures that have exceeded or are expected to exceed the project budget by expense category and detail if future budget revisions are anticipated.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="318C333C" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please also identify and explain any project expen</w:t>
+      </w:r>
+      <w:r w:rsidR="259A3C6C" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="318C333C" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>itures that are expected to</w:t>
+      </w:r>
+      <w:r w:rsidR="4ED7D788" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5FDCFFE9" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cause an underrun in total project costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE08273" w14:textId="3204F95C" w:rsidR="00DF5A1D" w:rsidRPr="00C32EBC" w:rsidRDefault="00DF5A1D" w:rsidP="2FF78649">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="789"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="119" w:right="154"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="369A6F0F" w14:textId="2916A4CA" w:rsidR="002B2243" w:rsidRPr="00C32EBC" w:rsidRDefault="00251A0D" w:rsidP="00350D3E">
-[...111 lines deleted...]
-    </w:p>
     <w:p w14:paraId="55F920EF" w14:textId="2F4FC889" w:rsidR="00DF5A1D" w:rsidRPr="00C32EBC" w:rsidRDefault="00DF5A1D" w:rsidP="00681A7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9470"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00681A7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00681A7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>SECTION C - OTHER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517162A4" w14:textId="77777777" w:rsidR="00DF5A1D" w:rsidRPr="00C32EBC" w:rsidRDefault="00DF5A1D" w:rsidP="00DF5A1D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="39"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D08C7A1" w14:textId="77777777" w:rsidR="00DF5A1D" w:rsidRDefault="00DF5A1D" w:rsidP="00350D3E">
+    <w:p w14:paraId="5D08C7A1" w14:textId="0757E23D" w:rsidR="00DF5A1D" w:rsidRDefault="00DF5A1D" w:rsidP="00350D3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="288" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C32EBC">
-[...3 lines deleted...]
-        <w:t>Note any other signiﬁcant items in relation to successful completion of this project – successes, challenges, or general progress to note, including any additional items related to construction/deployment/installations.</w:t>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Note any other signiﬁcant items in relation to successful completion of this project – successes, challenges, or general progress to note, including any additional items related to construction/deployment/installations</w:t>
+      </w:r>
+      <w:r w:rsidR="28A80BF6" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as anticipated project delays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448DC5C9" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DE993E7" w14:textId="0772A7DB" w:rsidR="00757B90" w:rsidRPr="000960C9" w:rsidRDefault="00251A0D" w:rsidP="000960C9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9470"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000960C9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000960C9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>SECTION D – PROVISION OF SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54DBBD43" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF8A3F6" w14:textId="1DEF1880" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
+    <w:p w14:paraId="0CF8A3F6" w14:textId="08E37FE7" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="738EB0B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="259" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C32EBC">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service Available to </w:t>
       </w:r>
-      <w:r w:rsidR="00251A0D" w:rsidRPr="00C32EBC">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="1C8FB7AB" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Locations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
+      <w:r w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="008872AE">
+      <w:r w:rsidR="4E29D83B" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Broadband</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
+      <w:r w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> service is available if service can reliably meet or exceed speeds 100 Mbps download and 100 Mbps upload and can be provided</w:t>
       </w:r>
-      <w:r w:rsidR="00DF5A1D" w:rsidRPr="00C32EBC">
+      <w:r w:rsidR="53E21196" w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32EBC">
+      <w:r w:rsidRPr="2FF78649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>immediately or within 10 days of a customer request and without cost to the customer other than standard connection fees.</w:t>
       </w:r>
-      <w:r w:rsidR="008872AE">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidR="4E29D83B" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Using this definition, specify </w:t>
+      </w:r>
+      <w:r w:rsidR="7E7BF926" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="51A232AE" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service is available to one or more </w:t>
+      </w:r>
+      <w:r w:rsidR="4E29D83B" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>locations contracted with NCDIT for the project</w:t>
+      </w:r>
+      <w:r w:rsidR="07672512" w:rsidRPr="2FF78649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting to a ‘Yes’ or ‘No’ response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6961F091" w14:textId="7F5331E1" w:rsidR="00251A0D" w:rsidRPr="00C32EBC" w:rsidRDefault="00251A0D" w:rsidP="2FF78649">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="599"/>
         </w:tabs>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="90" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="259"/>
-        <w:rPr>
-[...268 lines deleted...]
-        <w:ind w:left="837" w:right="233" w:firstLine="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54764611" w14:textId="7848EEBF" w:rsidR="00DF5A1D" w:rsidRPr="00C32EBC" w:rsidRDefault="00DF5A1D" w:rsidP="000960C9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9479"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000960C9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>SECTION E – FOR PROJECTS WITH TOTAL COST MORE THAN $10</w:t>
       </w:r>
       <w:r w:rsidR="00251A0D" w:rsidRPr="000960C9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000960C9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve">MILLION (GREAT </w:t>
       </w:r>
       <w:r w:rsidRPr="000960C9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>Federal</w:t>
       </w:r>
       <w:r w:rsidR="000960C9" w:rsidRPr="000960C9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>ly Funded</w:t>
       </w:r>
       <w:r w:rsidR="00E9094B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> or CAB funded with sFLRF</w:t>
       </w:r>
       <w:r w:rsidRPr="000960C9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00352CBA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> OR </w:t>
       </w:r>
       <w:r w:rsidR="00E253DE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve">WITH A TOTAL AWARD FROM NCDIT </w:t>
       </w:r>
       <w:r w:rsidR="00BB1BA8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>MORE THAN $5 MILLION (CAB FUNDED WITH CPF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586AD54A" w14:textId="77777777" w:rsidR="00DF5A1D" w:rsidRPr="00C32EBC" w:rsidRDefault="00DF5A1D" w:rsidP="00350D3E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9470"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A56368" w14:textId="227E0CF8" w:rsidR="004575DF" w:rsidRDefault="00DF5A1D" w:rsidP="008D6BEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="359"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="119" w:right="301"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Total Cost More Than $10 Million (GREAT Federa</w:t>
       </w:r>
       <w:r w:rsidR="00235E54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2974,51 +2510,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004575DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">exceeds </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>$5 million (CAB</w:t>
       </w:r>
       <w:r w:rsidR="009D6CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00463919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>funded with Capital Project Funds [CPF]</w:t>
+        <w:t xml:space="preserve">funded with Capital Project Funds </w:t>
+      </w:r>
+      <w:r w:rsidR="00463919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[CPF]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">), U.S. Treasury </w:t>
       </w:r>
       <w:r w:rsidR="004575DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CPF</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance requires certain labor practices and/or reported information and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E116C9E" w14:textId="77777777" w:rsidR="00251A0D" w:rsidRPr="00C32EBC" w:rsidRDefault="00251A0D" w:rsidP="00251A0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="359"/>
@@ -3309,133 +2852,114 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E876671" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="003842DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The wages and beneﬁts of workers on the project by classiﬁcation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B71FFA7" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90" w:rsidP="003842DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="39"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F697439" w14:textId="5E0E49FD" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="003842DC">
+    <w:p w14:paraId="4F697439" w14:textId="704C7AD8" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="003842DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="273" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Whether those wages are at rates less than those prevailing for the civil subdivision of North Carolina in which the work is being performed. </w:t>
       </w:r>
       <w:r w:rsidR="00F63030">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Find o</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ne source of information on obtaining prevailing wages </w:t>
       </w:r>
       <w:r w:rsidR="00F63030">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidR="000960C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>dol.gov/sites/</w:t>
-[...17 lines deleted...]
-          <w:t>/ﬁles/WHD/Obtaining-WDs.pdf</w:t>
+          <w:t>dol.gov/sites/dolgov/ﬁles/WHD/Obtaining-WDs.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F63030">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0562C1"/>
           <w:u w:val="single" w:color="0562C1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9C7E49" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90" w:rsidP="003842DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="23"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DA5663F" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="008D6BEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -3646,51 +3170,58 @@
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">How the </w:t>
       </w:r>
       <w:r w:rsidR="00251A0D" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provider </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>will provide a safe and healthy workplace that avoids delays and costs associated with workplace illnesses, injuries, and fatalities, including descriptions of safety training, certiﬁcation, and/or licensure requirements for all relevant workers (e.g., OSHA 10, OSHA 30).</w:t>
+        <w:t xml:space="preserve">will provide a safe and healthy workplace that avoids delays and costs associated with workplace illnesses, injuries, and fatalities, including descriptions of safety training, certiﬁcation, and/or licensure requirements for all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>relevant workers (e.g., OSHA 10, OSHA 30).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4523891B" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90" w:rsidP="003842DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4FBA74" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3" w:rsidP="003842DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="160" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3899,65 +3430,65 @@
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="011322"/>
         </w:rPr>
         <w:t>project. Such beneﬁts might include, but are not limited to, one or more of the following: free public wi-ﬁ sites, free or reduced internet access devices and/or training, discounted service, and local hire commitments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46326D0A" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="27"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178DFCE4" w14:textId="66D2033A" w:rsidR="00757B90" w:rsidRPr="008D6BEC" w:rsidRDefault="003B2AB3" w:rsidP="008D6BEC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9470"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D6BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>SECTION F – COMPLETION OF CONSTRUCTION/DEPLOYMENT PHASE OF PROJECT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2B6BA7" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="39"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45CDC1AE" w14:textId="08F1957D" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -3986,80 +3517,80 @@
         <w:t xml:space="preserve">Providers </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>who have not completed all construction/deployment work should leave this section blank.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018C0C27" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74BAE2C5" w14:textId="2B2F8E0D" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="003B2AB3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9470"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve">  SECTION G – </w:t>
       </w:r>
       <w:r w:rsidR="00251A0D" w:rsidRPr="008D6BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t xml:space="preserve">PROVIDER </w:t>
       </w:r>
       <w:r w:rsidRPr="008D6BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:t>CERTIFICATION &amp; ATTESTATION</w:t>
       </w:r>
       <w:r w:rsidRPr="008D6BEC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="409A9F05" w14:textId="77777777" w:rsidR="00757B90" w:rsidRPr="00C32EBC" w:rsidRDefault="00757B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D36726" w14:textId="3614B409" w:rsidR="00757B90" w:rsidRDefault="003B2AB3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="233"/>
       </w:pPr>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4069,118 +3600,118 @@
       <w:r w:rsidR="00251A0D" w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. The authorized representative should be an individual who has the knowledge and authority to certify the accuracy of the report and representations contained therein. This individual may or may not be the same as the project contact identiﬁed on the ﬁrst page</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of the report.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00757B90" w:rsidSect="00430329">
+    <w:sectPr w:rsidR="00757B90" w:rsidSect="001471B6">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="820" w:right="1340" w:bottom="900" w:left="1320" w:header="0" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="820" w:right="1340" w:bottom="900" w:left="1320" w:header="576" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EC58F2C" w14:textId="77777777" w:rsidR="00B05771" w:rsidRDefault="00B05771">
+    <w:p w14:paraId="3D7B76D7" w14:textId="77777777" w:rsidR="00A67174" w:rsidRDefault="00A67174">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06515FBF" w14:textId="77777777" w:rsidR="00B05771" w:rsidRDefault="00B05771">
+    <w:p w14:paraId="1EA0058F" w14:textId="77777777" w:rsidR="00A67174" w:rsidRDefault="00A67174">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0404A0BD" w14:textId="77777777" w:rsidR="00B05771" w:rsidRDefault="00B05771"/>
+    <w:p w14:paraId="7208CDE7" w14:textId="77777777" w:rsidR="00A67174" w:rsidRDefault="00A67174"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2014641083"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="685FB3FD" w14:textId="4C60E3A9" w:rsidR="008E28C7" w:rsidRPr="008E28C7" w:rsidRDefault="008E28C7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -4223,73 +3754,73 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3878CA73" w14:textId="193C6924" w:rsidR="00757B90" w:rsidRPr="003C5B8A" w:rsidRDefault="00757B90">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5130075B" w14:textId="77777777" w:rsidR="00B05771" w:rsidRDefault="00B05771">
+    <w:p w14:paraId="43B5774D" w14:textId="77777777" w:rsidR="00A67174" w:rsidRDefault="00A67174">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51F0F361" w14:textId="77777777" w:rsidR="00B05771" w:rsidRDefault="00B05771">
+    <w:p w14:paraId="7D5FDF9C" w14:textId="77777777" w:rsidR="00A67174" w:rsidRDefault="00A67174">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0995A699" w14:textId="77777777" w:rsidR="00B05771" w:rsidRDefault="00B05771"/>
+    <w:p w14:paraId="76719B69" w14:textId="77777777" w:rsidR="00A67174" w:rsidRDefault="00A67174"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB648D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C0CA88DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="120" w:hanging="482"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="120" w:hanging="482"/>
       </w:pPr>
@@ -4924,227 +4455,325 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="456874586">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="854458770">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="854536926">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1498961497">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="209926391">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00757B90"/>
     <w:rsid w:val="000010F3"/>
     <w:rsid w:val="00012C21"/>
     <w:rsid w:val="00064631"/>
     <w:rsid w:val="000741DD"/>
     <w:rsid w:val="00087E0A"/>
     <w:rsid w:val="000960C9"/>
+    <w:rsid w:val="000A44D5"/>
     <w:rsid w:val="000B6B99"/>
     <w:rsid w:val="000D214F"/>
     <w:rsid w:val="000D2AB4"/>
     <w:rsid w:val="00123007"/>
     <w:rsid w:val="00143E7B"/>
+    <w:rsid w:val="001471B6"/>
+    <w:rsid w:val="00177D57"/>
     <w:rsid w:val="001871FF"/>
     <w:rsid w:val="001B64BF"/>
     <w:rsid w:val="001F2A56"/>
+    <w:rsid w:val="002021C7"/>
     <w:rsid w:val="00202C60"/>
     <w:rsid w:val="00232E56"/>
     <w:rsid w:val="00234CEC"/>
     <w:rsid w:val="00235E54"/>
     <w:rsid w:val="0024100C"/>
     <w:rsid w:val="00251A0D"/>
     <w:rsid w:val="00260C2D"/>
     <w:rsid w:val="00270950"/>
     <w:rsid w:val="002853C7"/>
     <w:rsid w:val="002B2243"/>
     <w:rsid w:val="00350D3E"/>
     <w:rsid w:val="00352CBA"/>
     <w:rsid w:val="003633F9"/>
     <w:rsid w:val="00370B55"/>
     <w:rsid w:val="003842DC"/>
     <w:rsid w:val="0039616B"/>
     <w:rsid w:val="003B2AB3"/>
     <w:rsid w:val="003B47D7"/>
     <w:rsid w:val="003C5B8A"/>
     <w:rsid w:val="004271BE"/>
     <w:rsid w:val="00430329"/>
     <w:rsid w:val="004325B3"/>
     <w:rsid w:val="004575DF"/>
     <w:rsid w:val="00463919"/>
     <w:rsid w:val="004B45BB"/>
     <w:rsid w:val="004E44C1"/>
     <w:rsid w:val="004E4CB4"/>
     <w:rsid w:val="00533A01"/>
     <w:rsid w:val="005660D5"/>
     <w:rsid w:val="00591BF8"/>
     <w:rsid w:val="005E60B5"/>
     <w:rsid w:val="00605F27"/>
     <w:rsid w:val="00620C10"/>
     <w:rsid w:val="00631255"/>
     <w:rsid w:val="00642E8A"/>
     <w:rsid w:val="00646500"/>
     <w:rsid w:val="00681A7C"/>
     <w:rsid w:val="007479E9"/>
     <w:rsid w:val="00757B90"/>
+    <w:rsid w:val="00770153"/>
     <w:rsid w:val="00776AD5"/>
     <w:rsid w:val="00781F21"/>
     <w:rsid w:val="007D0D28"/>
     <w:rsid w:val="00802CE0"/>
+    <w:rsid w:val="00811495"/>
     <w:rsid w:val="0085363D"/>
     <w:rsid w:val="008547B6"/>
     <w:rsid w:val="008736D3"/>
     <w:rsid w:val="008872AE"/>
     <w:rsid w:val="008B1261"/>
     <w:rsid w:val="008D6BEC"/>
     <w:rsid w:val="008E28C7"/>
     <w:rsid w:val="008F7087"/>
     <w:rsid w:val="00907D67"/>
     <w:rsid w:val="009B0653"/>
     <w:rsid w:val="009D6CAD"/>
     <w:rsid w:val="009E1E88"/>
     <w:rsid w:val="009E5839"/>
     <w:rsid w:val="00A2019F"/>
     <w:rsid w:val="00A25AA3"/>
     <w:rsid w:val="00A54A12"/>
+    <w:rsid w:val="00A67174"/>
     <w:rsid w:val="00A83EC2"/>
     <w:rsid w:val="00A8772F"/>
-    <w:rsid w:val="00AA660B"/>
     <w:rsid w:val="00AE040A"/>
     <w:rsid w:val="00B05771"/>
     <w:rsid w:val="00B10BAD"/>
+    <w:rsid w:val="00B16E5A"/>
     <w:rsid w:val="00B41F9B"/>
     <w:rsid w:val="00B75E97"/>
     <w:rsid w:val="00BB0DD5"/>
     <w:rsid w:val="00BB1BA8"/>
     <w:rsid w:val="00BE41EE"/>
     <w:rsid w:val="00BE6D21"/>
     <w:rsid w:val="00C03A76"/>
     <w:rsid w:val="00C27432"/>
     <w:rsid w:val="00C32EBC"/>
     <w:rsid w:val="00C37265"/>
+    <w:rsid w:val="00C51DD5"/>
     <w:rsid w:val="00C556FB"/>
     <w:rsid w:val="00C67F74"/>
     <w:rsid w:val="00C81C01"/>
     <w:rsid w:val="00CB791F"/>
     <w:rsid w:val="00CE12FA"/>
     <w:rsid w:val="00D05D92"/>
     <w:rsid w:val="00D56B75"/>
     <w:rsid w:val="00D60747"/>
     <w:rsid w:val="00DD6163"/>
     <w:rsid w:val="00DF5A1D"/>
     <w:rsid w:val="00E168BC"/>
     <w:rsid w:val="00E208D9"/>
     <w:rsid w:val="00E253DE"/>
     <w:rsid w:val="00E44640"/>
+    <w:rsid w:val="00E9044F"/>
     <w:rsid w:val="00E9094B"/>
     <w:rsid w:val="00EA19EA"/>
     <w:rsid w:val="00EE4D62"/>
     <w:rsid w:val="00F20F43"/>
     <w:rsid w:val="00F22B47"/>
+    <w:rsid w:val="00F301A9"/>
     <w:rsid w:val="00F56E10"/>
     <w:rsid w:val="00F63030"/>
     <w:rsid w:val="00FD20ED"/>
     <w:rsid w:val="00FF6237"/>
+    <w:rsid w:val="021676FF"/>
+    <w:rsid w:val="040BED6B"/>
+    <w:rsid w:val="053DA591"/>
+    <w:rsid w:val="05A0FFBF"/>
+    <w:rsid w:val="0692F5B3"/>
+    <w:rsid w:val="06A42F55"/>
+    <w:rsid w:val="07672512"/>
+    <w:rsid w:val="07D2CBD2"/>
+    <w:rsid w:val="09B15001"/>
+    <w:rsid w:val="0D40D3CA"/>
+    <w:rsid w:val="0F4187E0"/>
+    <w:rsid w:val="0FF6D120"/>
+    <w:rsid w:val="12F38346"/>
+    <w:rsid w:val="135F3353"/>
+    <w:rsid w:val="13DBD085"/>
+    <w:rsid w:val="14573D76"/>
+    <w:rsid w:val="149E39CB"/>
     <w:rsid w:val="14BEA9AD"/>
+    <w:rsid w:val="16EDA09D"/>
+    <w:rsid w:val="17115D6D"/>
+    <w:rsid w:val="1C8FB7AB"/>
+    <w:rsid w:val="1EBEA3C4"/>
+    <w:rsid w:val="1ECF43D3"/>
+    <w:rsid w:val="220F83B5"/>
+    <w:rsid w:val="22D3B1A8"/>
+    <w:rsid w:val="238D8E4B"/>
+    <w:rsid w:val="259A3C6C"/>
+    <w:rsid w:val="28019D5A"/>
+    <w:rsid w:val="284FB37B"/>
+    <w:rsid w:val="28A80BF6"/>
+    <w:rsid w:val="29AD9723"/>
+    <w:rsid w:val="2D640952"/>
+    <w:rsid w:val="2DBF08A9"/>
+    <w:rsid w:val="2F221659"/>
+    <w:rsid w:val="2FF4ECC3"/>
+    <w:rsid w:val="2FF78649"/>
+    <w:rsid w:val="318735A5"/>
+    <w:rsid w:val="318C333C"/>
+    <w:rsid w:val="3299B7E5"/>
+    <w:rsid w:val="32F56354"/>
+    <w:rsid w:val="337FE185"/>
+    <w:rsid w:val="35CA5E83"/>
+    <w:rsid w:val="387E3CD9"/>
+    <w:rsid w:val="3C1C3368"/>
+    <w:rsid w:val="3DE3BC97"/>
+    <w:rsid w:val="3E9E4D11"/>
     <w:rsid w:val="3EBA8526"/>
+    <w:rsid w:val="3F8E5489"/>
+    <w:rsid w:val="4032C457"/>
+    <w:rsid w:val="4680DBF4"/>
+    <w:rsid w:val="47EC3DEF"/>
+    <w:rsid w:val="484EF334"/>
+    <w:rsid w:val="492AAEB4"/>
+    <w:rsid w:val="4B3F3326"/>
+    <w:rsid w:val="4C2F7FB8"/>
+    <w:rsid w:val="4E12CD88"/>
+    <w:rsid w:val="4E29D83B"/>
+    <w:rsid w:val="4E82205B"/>
+    <w:rsid w:val="4ED7D788"/>
+    <w:rsid w:val="4F077E15"/>
+    <w:rsid w:val="4FA712C2"/>
+    <w:rsid w:val="51A232AE"/>
+    <w:rsid w:val="525824E2"/>
+    <w:rsid w:val="530D505F"/>
+    <w:rsid w:val="53E21196"/>
+    <w:rsid w:val="564F8B4E"/>
+    <w:rsid w:val="56A1DCD5"/>
+    <w:rsid w:val="57E8A088"/>
+    <w:rsid w:val="582E831F"/>
+    <w:rsid w:val="5EC0566D"/>
+    <w:rsid w:val="5EC46866"/>
+    <w:rsid w:val="5FDCFFE9"/>
+    <w:rsid w:val="61A4ECBA"/>
+    <w:rsid w:val="62139D3E"/>
+    <w:rsid w:val="670116DB"/>
+    <w:rsid w:val="698CC7F7"/>
+    <w:rsid w:val="6A0AF377"/>
+    <w:rsid w:val="6AD9AA4D"/>
+    <w:rsid w:val="6BC6D47C"/>
+    <w:rsid w:val="6C76C6E2"/>
+    <w:rsid w:val="6C7AA4F3"/>
+    <w:rsid w:val="7052E02A"/>
+    <w:rsid w:val="71102174"/>
+    <w:rsid w:val="7166ADB5"/>
+    <w:rsid w:val="7167A0A5"/>
+    <w:rsid w:val="721DEC0A"/>
+    <w:rsid w:val="73323C7E"/>
+    <w:rsid w:val="738EB0B6"/>
+    <w:rsid w:val="7396FAB3"/>
+    <w:rsid w:val="764C09E4"/>
+    <w:rsid w:val="779B2D88"/>
+    <w:rsid w:val="7E7BF926"/>
+    <w:rsid w:val="7EFF7ACB"/>
     <w:rsid w:val="7F42A860"/>
+    <w:rsid w:val="7F588DEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="06809809"/>
   <w15:docId w15:val="{3FAFCA84-489B-4B7C-92F6-979892EC5E52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5508,55 +5137,57 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="001471B6"/>
     <w:pPr>
       <w:ind w:left="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -5667,55 +5298,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F56E10"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F56E10"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C51DD5"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dol.gov/sites/dolgov/files/WHD/Obtaining-WDs.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbroadband.gov/documents/great-grant/management/how-submit-progress-report-ebs/download?attachment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dol.gov/sites/dolgov/files/WHD/Obtaining-WDs.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5978,91 +5621,77 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="472b4470-b3fe-4ed6-b145-5944fa126139" xmlns:ns3="105279ba-bf26-4f6a-9151-f1ce92c9458c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dcfab416df90f3913cc9cd648dde19fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007D3BE88E90ECE34ABD4A97369347CF60" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dc4c3caa80c3cdeaa65d8601bc41efa">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="472b4470-b3fe-4ed6-b145-5944fa126139" xmlns:ns3="105279ba-bf26-4f6a-9151-f1ce92c9458c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9a3258e1769a01b7e0c640d79cbf100" ns2:_="" ns3:_="">
     <xsd:import namespace="472b4470-b3fe-4ed6-b145-5944fa126139"/>
     <xsd:import namespace="105279ba-bf26-4f6a-9151-f1ce92c9458c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns2:DataTransfer" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Size" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="472b4470-b3fe-4ed6-b145-5944fa126139" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -6090,50 +5719,67 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comment" ma:index="19" nillable="true" ma:displayName="Comment" ma:description="Unzipped" ma:format="Dropdown" ma:internalName="Comment">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DataTransfer" ma:index="20" nillable="true" ma:displayName="Data Transfer" ma:default="To do" ma:description="Personnel data to be transferred to DataCentral App." ma:format="Dropdown" ma:internalName="DataTransfer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Size" ma:index="25" nillable="true" ma:displayName="Size" ma:description="Size" ma:internalName="Size">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="105279ba-bf26-4f6a-9151-f1ce92c9458c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{15143a81-01f2-475e-b433-2f7b413e85fc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="105279ba-bf26-4f6a-9151-f1ce92c9458c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -6233,182 +5879,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="105279ba-bf26-4f6a-9151-f1ce92c9458c" xsi:nil="true"/>
+    <Comment xmlns="472b4470-b3fe-4ed6-b145-5944fa126139" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="472b4470-b3fe-4ed6-b145-5944fa126139">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DataTransfer xmlns="472b4470-b3fe-4ed6-b145-5944fa126139">To do</DataTransfer>
+    <Size xmlns="472b4470-b3fe-4ed6-b145-5944fa126139" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF74A975-CD4A-45A0-AAEB-72DB3CCE9E2C}">
-[...24 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82080685-2F1B-4E6F-80FA-B6094030FA37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25D07CF5-BECF-4513-84BB-6B67139B5ABC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="472b4470-b3fe-4ed6-b145-5944fa126139"/>
     <ds:schemaRef ds:uri="105279ba-bf26-4f6a-9151-f1ce92c9458c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04E1CEB6-C6D0-4896-959E-C5EE6A07A4A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF74A975-CD4A-45A0-AAEB-72DB3CCE9E2C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="105279ba-bf26-4f6a-9151-f1ce92c9458c"/>
+    <ds:schemaRef ds:uri="472b4470-b3fe-4ed6-b145-5944fa126139"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60343758-CA19-4941-B907-58CE2000285D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>15169</Characters>
+  <Pages>5</Pages>
+  <Words>1869</Words>
+  <Characters>11590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>321</Lines>
+  <Paragraphs>200</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17795</CharactersWithSpaces>
+  <CharactersWithSpaces>13259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Miller, Susan A</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007D3BE88E90ECE34ABD4A97369347CF60</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">