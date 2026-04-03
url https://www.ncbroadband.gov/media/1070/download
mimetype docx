--- v0 (2025-10-06)
+++ v1 (2026-04-03)
@@ -7,83 +7,83 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A4096EF" w14:textId="658A6D58" w:rsidR="72ADCC8A" w:rsidRPr="00C85ED6" w:rsidRDefault="72ADCC8A" w:rsidP="00E53264">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F0BEDF" w14:textId="4F440CD7" w:rsidR="005E63AF" w:rsidRDefault="005E63AF" w:rsidP="00E53264">
+    <w:p w14:paraId="10F0BEDF" w14:textId="4F440CD7" w:rsidR="005E63AF" w:rsidRDefault="005E63AF" w:rsidP="11896D35">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
-        <w:jc w:val="center"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C8DFC39" wp14:editId="00AD75BE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>8255</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2735885" cy="447716"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -96,50 +96,61 @@
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2735885" cy="447716"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="642002FA" w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Revised 3/20/2026</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E4F24B5" w14:textId="77777777" w:rsidR="005E63AF" w:rsidRDefault="005E63AF" w:rsidP="00E53264">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F78DB89" w14:textId="34C045D7" w:rsidR="30E1CA19" w:rsidRPr="00C85ED6" w:rsidRDefault="30E1CA19" w:rsidP="00E53264">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="center"/>
@@ -328,51 +339,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Awards</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2EE743E9" w14:textId="7823EACA" w:rsidR="00182A64" w:rsidRPr="00C85ED6" w:rsidRDefault="00ED3C6F" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7D76E5" w14:textId="7A7E14AB" w:rsidR="00F70BB2" w:rsidRPr="00C85ED6" w:rsidRDefault="4DB85982" w:rsidP="00E53264">
+    <w:p w14:paraId="1E7D76E5" w14:textId="4ACA7E05" w:rsidR="00F70BB2" w:rsidRPr="00C85ED6" w:rsidRDefault="4DB85982" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="47678D0D" w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -740,73 +751,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3B998C5B" w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="5C5A648F" w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a separate document</w:t>
       </w:r>
       <w:r w:rsidR="47678D0D" w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00004548">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD19A1" w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upload progress reports to </w:t>
-[...13 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6992C254" w14:textId="77777777" w:rsidR="001E66A7" w:rsidRPr="00C85ED6" w:rsidRDefault="001E66A7" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1497,162 +1495,82 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6257F46C" w14:textId="10CC78F9" w:rsidR="00381836" w:rsidRPr="00C85ED6" w:rsidRDefault="00004548" w:rsidP="00E53264">
-[...86 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6257F46C" w14:textId="68C61A7B" w:rsidR="00381836" w:rsidRPr="00C85ED6" w:rsidRDefault="00381836" w:rsidP="00E53264">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="1166"/>
         <w:gridCol w:w="3136"/>
         <w:gridCol w:w="270"/>
-        <w:gridCol w:w="2053"/>
+        <w:gridCol w:w="2052"/>
         <w:gridCol w:w="3546"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="2EAA5572" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="2EAA5572" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57CFE80C" w14:textId="77777777" w:rsidR="000D7ACC" w:rsidRPr="00C85ED6" w:rsidRDefault="000D7ACC" w:rsidP="00E53264">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D779E47" w14:textId="0C16DA0F" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="1A8821E9" w:rsidP="00302907">
             <w:pPr>
               <w:rPr>
@@ -1727,51 +1645,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="535994B2" w14:textId="1295CDA2" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contract Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="49D7B565" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="49D7B565" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="579CB5A7" w14:textId="77777777" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -1829,51 +1747,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EB9D2C5" w14:textId="77777777" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="6ED37C64" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="6ED37C64" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7356B7C2" w14:textId="5F99530F" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0B7ED7D5" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2113,51 +2031,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00354B38" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="655A55F1" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="655A55F1" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4257F5E0" w14:textId="77777777" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2226,51 +2144,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EC92341" w14:textId="77777777" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="37C20105" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="37C20105" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="559FFCE1" w14:textId="77777777" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -2359,51 +2277,51 @@
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3033"/>
+              <w:gridCol w:w="3330"/>
             </w:tblGrid>
             <w:tr w:rsidR="00DC4C04" w:rsidRPr="00C85ED6" w14:paraId="557AEA78" w14:textId="77777777" w:rsidTr="00324F74">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7C654E54" w14:textId="77777777" w:rsidR="00DC4C04" w:rsidRPr="00C85ED6" w:rsidRDefault="00DC4C04" w:rsidP="0071410B">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
@@ -2483,51 +2401,51 @@
                   </w:r>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="125DE90B" w14:textId="77777777" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271462" w:rsidRPr="00C85ED6" w14:paraId="78145907" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="00271462" w:rsidRPr="00C85ED6" w14:paraId="78145907" w14:textId="77777777" w:rsidTr="11896D35">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="5571" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28ADF53C" w14:textId="4F54B53A" w:rsidR="00271462" w:rsidRPr="00C85ED6" w:rsidRDefault="1C6E60C9" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2577,51 +2495,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55A362DB" w14:textId="77777777" w:rsidR="00271462" w:rsidRPr="00C85ED6" w:rsidRDefault="00271462" w:rsidP="00E53264">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="2B6B57AD" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="0090713E" w:rsidRPr="00C85ED6" w14:paraId="2B6B57AD" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FA849D8" w14:textId="3E148E93" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2721,51 +2639,51 @@
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3033"/>
+              <w:gridCol w:w="3330"/>
             </w:tblGrid>
             <w:tr w:rsidR="00DC4C04" w:rsidRPr="00C85ED6" w14:paraId="1EBDCBCE" w14:textId="77777777" w:rsidTr="00324F74">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3690" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="3DBD3598" w14:textId="77777777" w:rsidR="00DC4C04" w:rsidRPr="00C85ED6" w:rsidRDefault="00DC4C04" w:rsidP="0071410B">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
@@ -2844,51 +2762,160 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="151395ED" w14:textId="77777777" w:rsidR="0090713E" w:rsidRPr="00C85ED6" w:rsidRDefault="0090713E" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C831DE" w:rsidRPr="00C85ED6" w14:paraId="148B405D" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="2034096C" w14:paraId="7243DA94" w14:textId="77777777" w:rsidTr="11896D35">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D8592A1" w14:textId="09B89504" w:rsidR="2034096C" w:rsidRDefault="2034096C" w:rsidP="2034096C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34DD613E" w14:textId="3EC23D42" w:rsidR="2034096C" w:rsidRDefault="2034096C" w:rsidP="2034096C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60F5A890" w14:textId="710615D3" w:rsidR="2034096C" w:rsidRDefault="2034096C" w:rsidP="2034096C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2053" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65621918" w14:textId="01167A57" w:rsidR="2034096C" w:rsidRDefault="2034096C" w:rsidP="2034096C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="072D04B1" w14:textId="08CE06C1" w:rsidR="2034096C" w:rsidRDefault="2034096C" w:rsidP="2034096C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C831DE" w:rsidRPr="00C85ED6" w14:paraId="148B405D" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D64B3BB" w14:textId="77777777" w:rsidR="00C831DE" w:rsidRPr="00C85ED6" w:rsidRDefault="00C831DE" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -2949,102 +2976,215 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="618709AE" w14:textId="77777777" w:rsidR="00C831DE" w:rsidRPr="00C85ED6" w:rsidRDefault="00C831DE" w:rsidP="00E53264">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B45DE" w:rsidRPr="00C85ED6" w14:paraId="29AAF1C8" w14:textId="77777777" w:rsidTr="005D4074">
+      <w:tr w:rsidR="000B45DE" w:rsidRPr="00C85ED6" w14:paraId="29AAF1C8" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D6A4BFB" w14:textId="463E1DBC" w:rsidR="00FA1BA4" w:rsidRPr="00C85ED6" w:rsidRDefault="00004548" w:rsidP="00E53264">
+          <w:p w14:paraId="1D6A4BFB" w14:textId="57B32E25" w:rsidR="00FA1BA4" w:rsidRPr="00AD19A1" w:rsidRDefault="00AD19A1" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00004548">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F499604" wp14:editId="1A1D318E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-98662</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>27258</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2396604" cy="499565"/>
+                      <wp:effectExtent l="19050" t="19050" r="22860" b="15240"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1851364719" name="Rectangle 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2396604" cy="499565"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="28575">
+                                <a:solidFill>
+                                  <a:schemeClr val="accent2"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" anchor="ctr" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="645D3297" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.75pt;margin-top:2.15pt;width:188.7pt;height:39.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDxfmZWgIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRhhBZEqKZWnSZV&#10;bVU67dk4Nonk+DzbENiv39kJATG0h2kvjp27++7u83de3O0bRXbCuhp0QbNRSonQHMpabwr6/f3x&#10;0y0lzjNdMgVaFPQgHL1bfvywaM1cjKECVQpLEES7eWsKWnlv5knieCUa5kZghEajBNswj0e7SUrL&#10;WkRvVDJO02nSgi2NBS6cw78PnZEuI76UgvsXKZ3wRBUUa/NxtXFdhzVZLth8Y5mpat6Xwf6hiobV&#10;GpMOUA/MM7K19R9QTc0tOJB+xKFJQMqai9gDdpOlF92sKmZE7AXJcWagyf0/WP68W5lXizS0xs0d&#10;bkMXe2mb8MX6yD6SdRjIEntPOP4cf55Np+mEEo62yWyWT/PAZnKKNtb5rwIaEjYFtXgZkSO2e3K+&#10;cz26hGQaHmul4oUoTVrMcJvf5DHCgarLYA1+URviXlmyY3irjHOh/bjPfeaJlSiNBZ0aizt/UCLA&#10;KP0mJKnL0EqXJGjuEjfrTBUrRZcuy9M0ygbhh0pi2xEwIEssdMDuAa5jdyT0/iFURMkOwenfCuuC&#10;h4iYGbQfgptag70GoHzWsyU7/yNJHTWBpTWUh1dLLHQDgwPuX3CRCvBeoN9RUoH9de1/8EeNopWS&#10;FoeroO7nlllBifqmUb2zbDIJ0xgPk/xmjAd7blmfW/S2uQe86QyfEsPjFv2Z5pigoNxb1CA0hvkn&#10;vTI8+AUugrTe9z+YNb3+PCr3GY4zxeYXMux8Q6SGL1sPso4aPbHRs4SDGK+7fzTCpJ+fo9fpaVv+&#10;BgAA//8DAFBLAwQUAAYACAAAACEAmizl0N0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7WVuLVOCK1Kmk0FSNzIoQXubuwmUey1FTs/fXvMCY6jGc18UxwXo9mkBt9ZQkg3CTBF&#10;tZUdNQhfn+/rPTAfBEmhLSmEm/JwLO/vCpFLO9NJTefQsFhCPhcIbQgu59zXrTLCb6xTFL2rHYwI&#10;UQ4Nl4OYY7nR/DFJdtyIjuJCK5x6a1Xdn0eDMLn5u3q9Zqdeu8reqn788GFEfFgtLwdgQS3hLwy/&#10;+BEdysh0sSNJzzTCOt1uYxThKQMW/WyXPgO7IOyzBHhZ8P8Hyh8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAQ8X5mVoCAAAiBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAmizl0N0AAAAIAQAADwAAAAAAAAAAAAAAAAC0BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" strokecolor="#ed7d31 [3205]" strokeweight="2.25pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00004548" w:rsidRPr="00004548">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="000B45DE" w:rsidRPr="00C85ED6">
+            <w:r w:rsidR="000B45DE" w:rsidRPr="00AD19A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-              <w:r w:rsidR="000B45DE" w:rsidRPr="00C85ED6">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD19A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pload </w:t>
+            </w:r>
+            <w:r w:rsidR="003938C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD19A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress Reports to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="000B45DE" w:rsidRPr="00AD19A1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>EBS.NC.GOV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01473979" w14:textId="0917196B" w:rsidR="00C74ED6" w:rsidRPr="00C85ED6" w:rsidRDefault="00C74ED6" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3132,118 +3272,126 @@
               <w:tblW w:w="3330" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3330"/>
             </w:tblGrid>
             <w:tr w:rsidR="000B45DE" w:rsidRPr="00C85ED6" w14:paraId="4F7A42AE" w14:textId="77777777" w:rsidTr="005D4074">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="68175BE9" w14:textId="3C43747E" w:rsidR="000B45DE" w:rsidRPr="00C85ED6" w:rsidRDefault="0098299B">
+                <w:p w14:paraId="68175BE9" w14:textId="43742CE0" w:rsidR="000B45DE" w:rsidRPr="00C85ED6" w:rsidRDefault="002A7E20">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="-937445771"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00325161" w:rsidRPr="00C85ED6">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00325161" w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>GREAT</w:t>
                   </w:r>
                   <w:r w:rsidR="003D72A7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
+                  <w:r w:rsidR="00AD19A1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>f</w:t>
+                  </w:r>
                   <w:r w:rsidR="00325161" w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Federal</w:t>
+                    <w:t>ederal</w:t>
                   </w:r>
                   <w:r w:rsidR="003D72A7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>ly funded)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="19B197C0" w14:textId="6B648075" w:rsidR="00325161" w:rsidRPr="00C85ED6" w:rsidRDefault="0098299B">
+                <w:p w14:paraId="19B197C0" w14:textId="6B648075" w:rsidR="00325161" w:rsidRPr="00C85ED6" w:rsidRDefault="002A7E20">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="1419747253"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00325161" w:rsidRPr="00C85ED6">
                         <w:rPr>
@@ -3258,51 +3406,51 @@
                   <w:r w:rsidR="00325161" w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">GREAT </w:t>
                   </w:r>
                   <w:r w:rsidR="005D4074">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>projects funded by</w:t>
                   </w:r>
                   <w:r w:rsidR="00325161" w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> CAB</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2134F96B" w14:textId="4EE80320" w:rsidR="00325161" w:rsidRPr="00C85ED6" w:rsidRDefault="0098299B">
+                <w:p w14:paraId="2134F96B" w14:textId="4EE80320" w:rsidR="00325161" w:rsidRPr="00C85ED6" w:rsidRDefault="002A7E20">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="-1708251267"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00325161" w:rsidRPr="00C85ED6">
                         <w:rPr>
@@ -3342,51 +3490,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10157" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10157"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w14:paraId="40C5DDA4" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w14:paraId="40C5DDA4" w14:textId="77777777" w:rsidTr="11896D35">
         <w:trPr>
           <w:trHeight w:val="153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
           </w:tcPr>
           <w:p w14:paraId="7AA5AC09" w14:textId="23C9306A" w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w:rsidRDefault="1E7873FD" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302907">
@@ -3403,630 +3551,453 @@
             <w:r w:rsidR="00C43F13" w:rsidRPr="00302907">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">PROJECT </w:t>
             </w:r>
             <w:r w:rsidR="000D7ACC" w:rsidRPr="00302907">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UPDATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w14:paraId="560593F6" w14:textId="77777777" w:rsidTr="678B392F">
+      <w:tr w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w14:paraId="560593F6" w14:textId="77777777" w:rsidTr="11896D35">
         <w:trPr>
           <w:trHeight w:val="122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01D4A689" w14:textId="77777777" w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w:rsidRDefault="00C43F13" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w14:paraId="30D70FB5" w14:textId="77777777" w:rsidTr="678B392F">
+      <w:tr w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w14:paraId="30D70FB5" w14:textId="77777777" w:rsidTr="11896D35">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53ABD385" w14:textId="796731B5" w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w:rsidRDefault="00464C7E" w:rsidP="00E53264">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00C85ED6">
+          <w:p w14:paraId="53ABD385" w14:textId="55516221" w:rsidR="00C43F13" w:rsidRPr="00C85ED6" w:rsidRDefault="2ADE3F71" w:rsidP="2767FCBD">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00C831DE" w:rsidRPr="00C85ED6">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide </w:t>
+            </w:r>
+            <w:r w:rsidR="2B97363E" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">progress </w:t>
+            </w:r>
+            <w:r w:rsidR="025DD1BC" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">updates on the categories below. </w:t>
+            </w:r>
+            <w:r w:rsidR="3A8AF4AC" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0EE714A6" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Note any significant updates or challenges.</w:t>
+            </w:r>
+            <w:r w:rsidR="4392D35E" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD19A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="4392D35E" w:rsidRPr="11896D35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>All fields must be completed</w:t>
+            </w:r>
+            <w:r w:rsidR="53F22302" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – blanks</w:t>
+            </w:r>
+            <w:r w:rsidR="5B8473B7" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> entries</w:t>
+            </w:r>
+            <w:r w:rsidR="53F22302" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be r</w:t>
+            </w:r>
+            <w:r w:rsidR="23E10B17" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>ejected</w:t>
+            </w:r>
+            <w:r w:rsidR="53F22302" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="53F22302" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DBFBEAD" w14:textId="77777777" w:rsidR="00C831DE" w:rsidRPr="00C85ED6" w:rsidRDefault="00C831DE" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CF613EE" w14:textId="228BDD94" w:rsidR="00C831DE" w:rsidRPr="00C85ED6" w:rsidRDefault="2AACAF98" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">B.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C831DE" w:rsidRPr="00C85ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>Design/Engineering</w:t>
             </w:r>
             <w:r w:rsidR="00C831DE" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0A1512" w14:textId="0837B3B3" w:rsidR="00E53264" w:rsidRPr="00C85ED6" w:rsidRDefault="00C831DE" w:rsidP="00E53264">
-[...80 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F0A1512" w14:textId="26855802" w:rsidR="00E53264" w:rsidRPr="00C85ED6" w:rsidRDefault="00E53264" w:rsidP="11896D35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A85115" w:rsidRPr="00C85ED6" w14:paraId="36BAFE55" w14:textId="77777777" w:rsidTr="678B392F">
+      <w:tr w:rsidR="00A85115" w:rsidRPr="00C85ED6" w14:paraId="36BAFE55" w14:textId="77777777" w:rsidTr="11896D35">
         <w:trPr>
-          <w:trHeight w:val="305"/>
+          <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03F0EF35" w14:textId="77777777" w:rsidR="0089610C" w:rsidRPr="00C85ED6" w:rsidRDefault="0089610C" w:rsidP="00325161">
-[...210 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4AB79A21" w14:textId="7725C3B6" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="76F8A26C" w:rsidP="11896D35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please provide a brief narrative of the work done during the reporting period, work anticipated in the upcoming reporting period, and the expected completion date(s) for </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>the remaining</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">Please provide a brief narrative of the work done during the reporting period, work anticipated in the upcoming reporting period, and the expected completion date(s) </w:t>
+            </w:r>
+            <w:r w:rsidR="1CA84EFB" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> design/engineering work</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">for the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5610CB73" w14:textId="77777777" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
+              <w:t>remaining design/engineering work:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65924490" w14:textId="0D19816B" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="11896D35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5610CB73" w14:textId="4B7F62C4" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FF47B65" w14:textId="77777777" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B10D44D" w14:textId="3FAD663D" w:rsidR="00121FA6" w:rsidRPr="00C85ED6" w:rsidRDefault="00121FA6" w:rsidP="00E53264">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="570AB2E0" w14:textId="77777777" w:rsidR="006C147A" w:rsidRPr="00C85ED6" w:rsidRDefault="006C147A" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45826720" w14:textId="48830972" w:rsidR="008C28DB" w:rsidRPr="00C85ED6" w:rsidRDefault="008C28DB" w:rsidP="00E53264">
+          <w:p w14:paraId="1F20CD1A" w14:textId="77777777" w:rsidR="008C28DB" w:rsidRDefault="008C28DB" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45826720" w14:textId="48830972" w:rsidR="00AD6715" w:rsidRPr="00C85ED6" w:rsidRDefault="00AD6715" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EBBD633" w14:textId="1FE61196" w:rsidR="00641A54" w:rsidRPr="00C85ED6" w:rsidRDefault="00641A54" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10157" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10157"/>
       </w:tblGrid>
       <w:tr w:rsidR="00990B06" w:rsidRPr="00C85ED6" w14:paraId="32C8903A" w14:textId="77777777" w:rsidTr="00324F74">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EB82A51" w14:textId="4F9B5CBE" w:rsidR="00C831DE" w:rsidRPr="00C85ED6" w:rsidRDefault="423B9405" w:rsidP="00E53264">
+          <w:p w14:paraId="2EB82A51" w14:textId="45A41FEF" w:rsidR="00C831DE" w:rsidRPr="00C85ED6" w:rsidRDefault="003938C2" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C85ED6">
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="423B9405" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">B.2. </w:t>
             </w:r>
             <w:r w:rsidR="00C831DE" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Securing Assets</w:t>
             </w:r>
             <w:r w:rsidR="00C831DE" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4279,110 +4250,109 @@
               <w:t>se</w:t>
             </w:r>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> items: rights-of-way; easements; other land; access to poles and completion of make-ready work. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00990B06" w:rsidRPr="00C85ED6" w14:paraId="22414360" w14:textId="77777777" w:rsidTr="00324F74">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="164B5F39" w14:textId="3B3BB406" w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidRDefault="001A3C83" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">RESPONSE: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CDE7C7D" w14:textId="6E5A89E8" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22697E36" w14:textId="441B8F4B" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70551A7E" w14:textId="0BE64358" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BB24C48" w14:textId="22251A4F" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
-[...8 lines deleted...]
-          <w:p w14:paraId="6490CE25" w14:textId="77777777" w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidRDefault="00990B06" w:rsidP="00E53264">
+          <w:p w14:paraId="027F754C" w14:textId="77777777" w:rsidR="00990B06" w:rsidRDefault="00990B06" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6490CE25" w14:textId="77777777" w:rsidR="00AD6715" w:rsidRPr="00C85ED6" w:rsidRDefault="00AD6715" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41BB8E52" w14:textId="21F9A8E0" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10157" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4504,110 +4474,109 @@
               <w:t>the status</w:t>
             </w:r>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of materials/supplies being purchased for the project. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00937CF3" w:rsidRPr="00C85ED6" w14:paraId="02FF6288" w14:textId="77777777" w:rsidTr="00324F74">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D09ABC0" w14:textId="77777777" w:rsidR="001A3C83" w:rsidRPr="00C85ED6" w:rsidRDefault="001A3C83" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">RESPONSE: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1402882D" w14:textId="77777777" w:rsidR="00937CF3" w:rsidRPr="00C85ED6" w:rsidRDefault="00937CF3" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="402EE4D7" w14:textId="1A13EF96" w:rsidR="00937CF3" w:rsidRPr="00C85ED6" w:rsidRDefault="00937CF3" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09DB0A90" w14:textId="77777777" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="629D7374" w14:textId="4D632572" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="474A2878" w14:textId="77777777" w:rsidR="00937CF3" w:rsidRPr="00C85ED6" w:rsidRDefault="00937CF3" w:rsidP="00E53264">
+          <w:p w14:paraId="6124305D" w14:textId="77777777" w:rsidR="00937CF3" w:rsidRDefault="00937CF3" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="474A2878" w14:textId="77777777" w:rsidR="00AD6715" w:rsidRPr="00C85ED6" w:rsidRDefault="00AD6715" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32ED7A0B" w14:textId="5B6FC53F" w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidRDefault="00990B06" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk67083016"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10157" w:type="dxa"/>
@@ -4671,1127 +4640,373 @@
               </w:rPr>
               <w:t xml:space="preserve">B.4. </w:t>
             </w:r>
             <w:r w:rsidR="00937CF3" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Staffing/Contractors</w:t>
             </w:r>
             <w:r w:rsidR="00937CF3" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F1CDD63" w14:textId="3F8DBDDC" w:rsidR="00937CF3" w:rsidRPr="00C85ED6" w:rsidRDefault="00AE0EFC" w:rsidP="00E53264">
+          <w:p w14:paraId="73BDDD4C" w14:textId="77777777" w:rsidR="004846A0" w:rsidRDefault="00AE0EFC" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00884FD8" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lease p</w:t>
             </w:r>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>rovide an update on progress with staffing/labor for the project. Please note whether design/</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">rovide an update on progress with staffing/labor for the project. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1CDD63" w14:textId="33B64D3D" w:rsidR="00937CF3" w:rsidRPr="00C85ED6" w:rsidRDefault="006148C4" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>engineering and construction labor is primarily in-house or contractors</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Identify any major contractors as well as any changes in the contractors being used.</w:t>
+              <w:t>Identify any major contractors as well as any changes in the contractors being used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00937CF3" w:rsidRPr="00C85ED6" w14:paraId="4C23A66B" w14:textId="77777777" w:rsidTr="00324F74">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10157" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D3F2129" w14:textId="77777777" w:rsidR="00042079" w:rsidRPr="00C85ED6" w:rsidRDefault="00042079" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="745B9DAA" w14:textId="53457AA7" w:rsidR="00FE012D" w:rsidRPr="00C85ED6" w:rsidRDefault="00FE012D" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Staffing/labor update or challenges: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="364C741B" w14:textId="77777777" w:rsidR="00FE012D" w:rsidRPr="00C85ED6" w:rsidRDefault="00FE012D" w:rsidP="00E53264">
+          <w:p w14:paraId="2D8B6126" w14:textId="77777777" w:rsidR="00937CF3" w:rsidRDefault="00937CF3" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F457A7D" w14:textId="77777777" w:rsidR="004846A0" w:rsidRDefault="004846A0" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="685FC520" w14:textId="77777777" w:rsidR="004846A0" w:rsidRPr="00C85ED6" w:rsidRDefault="004846A0" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FF41A63" w14:textId="77777777" w:rsidR="006148C4" w:rsidRDefault="006148C4" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B9DB4A4" w14:textId="77777777" w:rsidR="00AD6715" w:rsidRPr="00C85ED6" w:rsidRDefault="00AD6715" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="669C816A" w14:textId="2B42AC1A" w:rsidR="006148C4" w:rsidRPr="00C85ED6" w:rsidRDefault="00D35C43" w:rsidP="006148C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>Contractor i</w:t>
+            </w:r>
+            <w:r w:rsidR="3C9CB0BB" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...33 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t>dentification</w:t>
+            </w:r>
+            <w:r w:rsidR="7B66B9BA" w:rsidRPr="00C85ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00510C7A" w:rsidRPr="00C85ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>additions/</w:t>
+            </w:r>
+            <w:r w:rsidR="7B66B9BA" w:rsidRPr="00C85ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>changes</w:t>
+            </w:r>
+            <w:r w:rsidR="3C9CB0BB" w:rsidRPr="00C85ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5607D505" w14:textId="5BA635D1" w:rsidR="00937CF3" w:rsidRPr="00C85ED6" w:rsidRDefault="00AE0EFC" w:rsidP="00E53264">
-[...281 lines deleted...]
-          </w:p>
           <w:p w14:paraId="60C2C3CA" w14:textId="77777777" w:rsidR="006148C4" w:rsidRPr="00C85ED6" w:rsidRDefault="006148C4" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71317F10" w14:textId="77777777" w:rsidR="006148C4" w:rsidRPr="00C85ED6" w:rsidRDefault="006148C4" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4ABCE82B" w14:textId="77777777" w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w:rsidRDefault="00EA4682" w:rsidP="00E53264">
+          <w:p w14:paraId="499A66CD" w14:textId="77777777" w:rsidR="00EA4682" w:rsidRDefault="00EA4682" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DF8CECA" w14:textId="77777777" w:rsidR="004846A0" w:rsidRDefault="004846A0" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ABCE82B" w14:textId="77777777" w:rsidR="00AD6715" w:rsidRPr="00C85ED6" w:rsidRDefault="00AD6715" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:bookmarkEnd w:id="2"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+    <w:p w14:paraId="7BB20E2E" w14:textId="77777777" w:rsidR="005D63D5" w:rsidRPr="00C85ED6" w:rsidRDefault="005D63D5" w:rsidP="00E53264">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFD498C" w14:textId="59AF8AC7" w:rsidR="00D92D7B" w:rsidRPr="00C85ED6" w:rsidRDefault="00D92D7B" w:rsidP="00E53264">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">B.5. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B41A39" w:rsidRPr="00C85ED6">
+      </w:pPr>
+      <w:r w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Construction</w:t>
-[...414 lines deleted...]
-      <w:pPr>
+        <w:t>B.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E835F2" w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00640310" w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>*Middle Mile Cable: Must facilitate last-mile service towards specific end-users. Eligible projects do not include middle mile, backhaul, and other similar projects not directed at broadband service to end users.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Construction:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46376057" w14:textId="77777777" w:rsidR="00F40A2F" w:rsidRPr="00C85ED6" w:rsidRDefault="00F40A2F" w:rsidP="00E70FE0">
-[...24 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="4CB2C767" w14:textId="77777777" w:rsidR="004846A0" w:rsidRPr="00C85ED6" w:rsidRDefault="004846A0" w:rsidP="004846A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Please describe the type(s) of construction performed during the reporting period and the general geographical area(s) where construction has taken place. Please also describe the construction efforts expected in the upcoming reporting period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A892E4" w14:textId="77777777" w:rsidR="00A970B4" w:rsidRPr="00C85ED6" w:rsidRDefault="00A970B4" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6689CE30" w14:textId="79CFE672" w:rsidR="006C3B1C" w:rsidRPr="00C85ED6" w:rsidRDefault="00A970B4" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -5839,434 +5054,210 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9926"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w14:paraId="64F18845" w14:textId="77777777" w:rsidTr="678B392F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CAADFD8" w14:textId="77777777" w:rsidR="00325161" w:rsidRPr="00C85ED6" w:rsidRDefault="00325161" w:rsidP="00325161">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40D29A21" w14:textId="4AC9D987" w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w:rsidRDefault="00EA4682" w:rsidP="00EA4682">
-[...108 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3C8882C2" w14:textId="77777777" w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w:rsidRDefault="00EA4682" w:rsidP="00EA4682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DAC2C1F" w14:textId="2B6DD8CD" w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w:rsidRDefault="2BDC4516" w:rsidP="00EA4682">
-[...98 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7920E2DD" w14:textId="77777777" w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w:rsidRDefault="00EA4682" w:rsidP="00EA4682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65F25B6A" w14:textId="77777777" w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w:rsidRDefault="00EA4682" w:rsidP="00EA4682">
-            <w:pPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="7EF40D71" w14:textId="77777777" w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w:rsidRDefault="00EA4682" w:rsidP="00EA4682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0170F19B" w14:textId="77777777" w:rsidR="00EA4682" w:rsidRPr="00C85ED6" w:rsidRDefault="00EA4682" w:rsidP="00EA4682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3229BD39" w14:textId="77777777" w:rsidR="00D92D7B" w:rsidRPr="00C85ED6" w:rsidRDefault="00D92D7B" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="139332D7" w14:textId="7FE272BF" w:rsidR="001E1841" w:rsidRPr="00C85ED6" w:rsidRDefault="001E1841" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85ED6">
+      <w:r w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>B.6. Project Expenditures:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68DAE68C" w14:textId="69570052" w:rsidR="005D63D5" w:rsidRPr="00C85ED6" w:rsidRDefault="00FC42EE" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85ED6">
+      <w:r w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide the total expenditures for all eligible expenditures as </w:t>
       </w:r>
-      <w:r w:rsidR="00FE515E" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="00FE515E" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>identified</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85ED6">
+      <w:r w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:r w:rsidR="00E53264" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="00E53264" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85ED6">
+      <w:r w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">greement for the reporting period and cumulative to date. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10165" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2481"/>
         <w:gridCol w:w="2481"/>
         <w:gridCol w:w="2482"/>
         <w:gridCol w:w="2721"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="47B82A93" w14:textId="77777777" w:rsidTr="00A6471C">
+      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="47B82A93" w14:textId="77777777" w:rsidTr="003938C2">
+        <w:trPr>
+          <w:trHeight w:val="611"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A854011" w14:textId="2AB1B44A" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00CC57CE" w:rsidP="00A6471C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">B.6.1. </w:t>
             </w:r>
             <w:r w:rsidR="0031024E" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Expense </w:t>
             </w:r>
             <w:r w:rsidR="00D036A3" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6399,51 +5390,51 @@
               <w:t xml:space="preserve">B.6.4. </w:t>
             </w:r>
             <w:r w:rsidR="00B757A6" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Expenditures </w:t>
             </w:r>
             <w:r w:rsidR="00062A70" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cumulative to Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="26EFA50D" w14:textId="77777777" w:rsidTr="00641A54">
+      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="26EFA50D" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F46239D" w14:textId="1580487F" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="002B5215" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Easements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
@@ -6465,51 +5456,51 @@
           <w:p w14:paraId="348D1015" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22AECCB3" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="36CF0540" w14:textId="77777777" w:rsidTr="00641A54">
+      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="36CF0540" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="529BBC23" w14:textId="1445E9BE" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="002B5215" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
@@ -6531,64 +5522,67 @@
           <w:p w14:paraId="3C45D704" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E567B8F" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="349736F5" w14:textId="77777777" w:rsidTr="00641A54">
+      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="349736F5" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F093C18" w14:textId="513CCE5C" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00DE00AE" w:rsidP="00E53264">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C85ED6">
+          <w:p w14:paraId="3F093C18" w14:textId="0602A0C6" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="003938C2" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00DE00AE" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Construction</w:t>
             </w:r>
             <w:r w:rsidR="002B5215" w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/Installation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6053485F" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6605,51 +5599,51 @@
           <w:p w14:paraId="760C54AD" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52196DD4" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="476E5BE0" w14:textId="77777777" w:rsidTr="00641A54">
+      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="476E5BE0" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28241FC9" w14:textId="57D491C0" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00DE00AE" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
@@ -6671,51 +5665,51 @@
           <w:p w14:paraId="26B1A872" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0897ED11" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="594DE896" w14:textId="77777777" w:rsidTr="00641A54">
+      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="594DE896" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FC76AC7" w14:textId="59B17545" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00DE00AE" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
@@ -6737,51 +5731,51 @@
           <w:p w14:paraId="640DE794" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="047A0CE9" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="00D9DF58" w14:textId="77777777" w:rsidTr="00F02802">
+      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="00D9DF58" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CE0A733" w14:textId="4F677D4C" w:rsidR="00DE00AE" w:rsidRPr="00C85ED6" w:rsidRDefault="00972374" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lease/Collocations Fees (one-time fees)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6815,51 +5809,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14FB1ED0" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="36C1BCB2" w14:textId="77777777" w:rsidTr="00F02802">
+      <w:tr w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w14:paraId="36C1BCB2" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4159D4E9" w14:textId="07EFCEFD" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00972374" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other (</w:t>
             </w:r>
             <w:r w:rsidR="000D41B4" w:rsidRPr="00C85ED6">
               <w:rPr>
@@ -6909,51 +5903,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EE44898" w14:textId="77777777" w:rsidR="00E134BA" w:rsidRPr="00C85ED6" w:rsidRDefault="00E134BA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F02802" w:rsidRPr="00C85ED6" w14:paraId="48BFBCA7" w14:textId="77777777" w:rsidTr="00F02802">
+      <w:tr w:rsidR="00F02802" w:rsidRPr="00C85ED6" w14:paraId="48BFBCA7" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="592431D0" w14:textId="77777777" w:rsidR="00F02802" w:rsidRPr="00C85ED6" w:rsidRDefault="00F02802" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6991,975 +5985,217 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B7D80B6" w14:textId="77777777" w:rsidR="00F02802" w:rsidRPr="00C85ED6" w:rsidRDefault="00F02802" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F02802" w:rsidRPr="00C85ED6" w14:paraId="494D3ED6" w14:textId="77777777" w:rsidTr="00F02802">
+      <w:tr w:rsidR="00F02802" w:rsidRPr="00C85ED6" w14:paraId="494D3ED6" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10165" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EEB70A5" w14:textId="77777777" w:rsidR="00F02802" w:rsidRPr="00C85ED6" w:rsidRDefault="00F02802" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D3DE6" w:rsidRPr="00C85ED6" w14:paraId="027AE448" w14:textId="77777777" w:rsidTr="00F02802">
+      <w:tr w:rsidR="002D3DE6" w:rsidRPr="00C85ED6" w14:paraId="027AE448" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10165" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BDE9296" w14:textId="0D49660F" w:rsidR="00896BC7" w:rsidRPr="00C85ED6" w:rsidRDefault="002D3DE6" w:rsidP="00E53264">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C85ED6">
+          <w:p w14:paraId="0BDE9296" w14:textId="69007C7F" w:rsidR="00896BC7" w:rsidRPr="00C85ED6" w:rsidRDefault="4B908044" w:rsidP="2034096C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11896D35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">B.6.5. </w:t>
             </w:r>
-            <w:r w:rsidR="00896BC7" w:rsidRPr="00C85ED6">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Please identify and explain any expenditures in excess, or reasonably anticipated to be in excess, of budget amounts as well as any potential budget changes that might be needed.</w:t>
+            <w:r w:rsidR="6A7D1E18" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please identify and explain any </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="6A7D1E18" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">expenditures </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="73867F99" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that are, or are expected to be, significantly more o</w:t>
+            </w:r>
+            <w:r w:rsidR="4AE23B64" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="73867F99" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> less than </w:t>
+            </w:r>
+            <w:r w:rsidR="6A7D1E18" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>budget amounts</w:t>
+            </w:r>
+            <w:r w:rsidR="65EA88EE" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="6A7D1E18" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as well as any potential budget changes that might be needed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6198CFC0" w14:textId="77777777" w:rsidR="00896BC7" w:rsidRPr="00C85ED6" w:rsidRDefault="00896BC7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EE70894" w14:textId="77777777" w:rsidR="00896BC7" w:rsidRPr="00C85ED6" w:rsidRDefault="00896BC7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D31CAF6" w14:textId="77777777" w:rsidR="00896BC7" w:rsidRPr="00C85ED6" w:rsidRDefault="00896BC7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62B809AF" w14:textId="77777777" w:rsidR="002D3DE6" w:rsidRPr="00C85ED6" w:rsidRDefault="002D3DE6" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F14F800" w14:textId="77777777" w:rsidR="00373B7C" w:rsidRPr="00C85ED6" w:rsidRDefault="00373B7C" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D73326A" w14:textId="77777777" w:rsidR="00373B7C" w:rsidRPr="00C85ED6" w:rsidRDefault="00373B7C" w:rsidP="00E53264">
-[...814 lines deleted...]
-    <w:p w14:paraId="0043CF02" w14:textId="77777777" w:rsidR="00107F31" w:rsidRDefault="00107F31" w:rsidP="00E53264"/>
     <w:p w14:paraId="114510AB" w14:textId="77777777" w:rsidR="00107F31" w:rsidRPr="00C85ED6" w:rsidRDefault="00107F31" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10165" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10165"/>
       </w:tblGrid>
       <w:tr w:rsidR="00641A54" w:rsidRPr="00C85ED6" w14:paraId="3B410CBD" w14:textId="77777777" w:rsidTr="00302907">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10165" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -7987,997 +6223,535 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SECTION C - OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w14:paraId="67FBBD87" w14:textId="77777777" w:rsidTr="00641A54">
+      <w:tr w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w14:paraId="67FBBD87" w14:textId="77777777" w:rsidTr="11896D35">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5784B8C0" w14:textId="17E56BD0" w:rsidR="30E1CA19" w:rsidRPr="00C85ED6" w:rsidRDefault="30E1CA19" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B091F1F" w14:textId="2096A7D5" w:rsidR="00E53264" w:rsidRPr="00C85ED6" w:rsidRDefault="00365F29" w:rsidP="00E53264">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C85ED6">
+          <w:p w14:paraId="3B091F1F" w14:textId="0A76CAF4" w:rsidR="00E53264" w:rsidRPr="00C85ED6" w:rsidRDefault="78D23BDB" w:rsidP="00E53264">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11896D35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="3C88AD52" w:rsidRPr="00C85ED6">
+            <w:r w:rsidR="2F687C2C" w:rsidRPr="11896D35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.1. </w:t>
             </w:r>
-            <w:r w:rsidR="00E53264" w:rsidRPr="00C85ED6">
+            <w:r w:rsidR="00E53264" w:rsidRPr="11896D35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Note any other significant items in relation to successful completion of this project – successes, challenges, or general progress to note, including any additional items</w:t>
             </w:r>
-            <w:r w:rsidR="00E70FE0" w:rsidRPr="00C85ED6">
+            <w:r w:rsidR="368686D4" w:rsidRPr="11896D35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as anticipated project delays</w:t>
+            </w:r>
+            <w:r w:rsidR="60306A6B" w:rsidRPr="11896D35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003938C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w14:paraId="3D70BC30" w14:textId="77777777" w:rsidTr="00EA4682">
+      <w:tr w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w14:paraId="3D70BC30" w14:textId="77777777" w:rsidTr="11896D35">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="370EB719" w14:textId="77777777" w:rsidR="001A3C83" w:rsidRPr="00C85ED6" w:rsidRDefault="001A3C83" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C85ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">RESPONSE: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BBA1732" w14:textId="7A717281" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D42B300" w14:textId="32D9F5D2" w:rsidR="00770B39" w:rsidRPr="00C85ED6" w:rsidRDefault="00770B39" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EB845A3" w14:textId="2E5481F1" w:rsidR="00770B39" w:rsidRPr="00C85ED6" w:rsidRDefault="00770B39" w:rsidP="00E53264">
+          <w:p w14:paraId="45B43C13" w14:textId="38AAF56A" w:rsidR="002D7101" w:rsidRPr="00C85ED6" w:rsidRDefault="002D7101" w:rsidP="11896D35">
             <w:pPr>
               <w:ind w:right="151"/>
-              <w:rPr>
-[...34 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53AAAA19" w14:textId="77777777" w:rsidR="002D7101" w:rsidRPr="00C85ED6" w:rsidRDefault="002D7101" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B82A13E" w14:textId="77777777" w:rsidR="003D46A7" w:rsidRPr="00C85ED6" w:rsidRDefault="003D46A7" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...24 lines deleted...]
-      <w:tr w:rsidR="30E1CA19" w:rsidRPr="00C85ED6" w14:paraId="292C6B6D" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="11896D35" w14:paraId="368FACE0" w14:textId="77777777" w:rsidTr="11896D35">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="none" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="none" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F813FFD" w14:textId="12600877" w:rsidR="30E1CA19" w:rsidRPr="00C85ED6" w:rsidRDefault="30E1CA19" w:rsidP="00302907">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00302907">
+          <w:p w14:paraId="26C8421A" w14:textId="3E2DD1DB" w:rsidR="11896D35" w:rsidRDefault="11896D35" w:rsidP="11896D35">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECTION </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005A5C6B" w:rsidRPr="00302907">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2034096C" w14:paraId="417BEA3F" w14:textId="77777777" w:rsidTr="11896D35">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A5DE7F3" w14:textId="571C679C" w:rsidR="2034096C" w:rsidRDefault="2034096C" w:rsidP="11896D35">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00302907">
+            </w:pPr>
+            <w:r w:rsidRPr="11896D35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – PROVISION OF SERVICE</w:t>
+              <w:t>SECTION D – PROVISION OF SERVICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="784D4E3A" w14:textId="1DF512DF" w:rsidR="00770B39" w:rsidRPr="00C85ED6" w:rsidRDefault="00770B39" w:rsidP="00E53264">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0D5C1D25" w14:textId="54DCF4C7" w:rsidR="00107F31" w:rsidRPr="00004548" w:rsidRDefault="55075745" w:rsidP="11896D35">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236EBFCC" w14:textId="443825CF" w:rsidR="00107F31" w:rsidRPr="00004548" w:rsidRDefault="55075745" w:rsidP="11896D35">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.1.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>D.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Is service available yet from the provider to any awarded locations (potential subscribers) within this project? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB07518" w14:textId="1713AB52" w:rsidR="00107F31" w:rsidRPr="00004548" w:rsidRDefault="55075745" w:rsidP="11896D35">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E178A">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="59603612" w14:textId="77777777" w:rsidR="003E5323" w:rsidRPr="00C85ED6" w:rsidRDefault="003E5323" w:rsidP="00373B7C">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2E2CBE36" w14:textId="4E02E2DF" w:rsidR="00107F31" w:rsidRPr="00004548" w:rsidRDefault="55075745" w:rsidP="11896D35">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>YES</w:t>
+      </w:r>
+      <w:r w:rsidR="00107F31">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11896D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...465 lines deleted...]
-    <w:p w14:paraId="5CB7AA05" w14:textId="2C97D1E7" w:rsidR="30E1CA19" w:rsidRDefault="30E1CA19" w:rsidP="00E53264">
+    <w:p w14:paraId="578A9F70" w14:textId="484660F0" w:rsidR="00107F31" w:rsidRPr="00004548" w:rsidRDefault="00107F31" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk138056383"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00983636" w:rsidRPr="00C85ED6" w14:paraId="640F1179" w14:textId="77777777" w:rsidTr="00302907">
+      <w:tr w:rsidR="00983636" w:rsidRPr="00C85ED6" w14:paraId="640F1179" w14:textId="77777777" w:rsidTr="11896D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9451B2" w14:textId="278D3163" w:rsidR="00983636" w:rsidRPr="00CB0A59" w:rsidRDefault="0023734C" w:rsidP="00E53264">
+          <w:p w14:paraId="5B9451B2" w14:textId="7F151230" w:rsidR="00983636" w:rsidRPr="00CB0A59" w:rsidRDefault="18877E4F" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB0A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
               </w:rPr>
-              <w:t>FOR PROJECTS WITH TOTAL</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE7326" w:rsidRPr="00CB0A59">
+              <w:t xml:space="preserve">SECTION E - </w:t>
+            </w:r>
+            <w:r w:rsidR="6E005DAE" w:rsidRPr="00CB0A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> PROJECT</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CB0A59">
+              <w:t>FOR PROJECTS WITH TOTAL</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE7326" w:rsidRPr="00CB0A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> COST</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE7326" w:rsidRPr="00CB0A59">
+              <w:t xml:space="preserve"> PROJECT</w:t>
+            </w:r>
+            <w:r w:rsidR="6E005DAE" w:rsidRPr="00CB0A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CB0A59">
+              <w:t xml:space="preserve"> COST</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE7326" w:rsidRPr="00CB0A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
               </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="6E005DAE" w:rsidRPr="00CB0A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> MORE THAN $10 MILLION (GREAT </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB0A59">
+            <w:r w:rsidR="6E005DAE" w:rsidRPr="00CB0A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
               </w:rPr>
               <w:t>Federally Funded or CAB funded with sFLRF</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB0A59">
+            <w:r w:rsidR="6E005DAE" w:rsidRPr="00CB0A59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="3F6DAA"/>
               </w:rPr>
               <w:t>) OR WITH A TOTAL AWARD FROM NCDIT MORE THAN $5 MILLION (CAB FUNDED WITH CPF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48E2FFBF" w14:textId="77777777" w:rsidR="005A5C6B" w:rsidRPr="00C85ED6" w:rsidRDefault="005A5C6B" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -9205,51 +6979,51 @@
       </w:r>
       <w:r w:rsidR="007C29E4" w:rsidRPr="00B2140B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> be submitted with each progress report and revised as the project progresses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362548A5" w14:textId="77777777" w:rsidR="00F216C4" w:rsidRPr="00C85ED6" w:rsidRDefault="00F216C4" w:rsidP="00E53264">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="723A3252" w14:textId="0DE6318C" w:rsidR="00F134B2" w:rsidRPr="004761B9" w:rsidRDefault="00F134B2" w:rsidP="00F134B2">
+    <w:p w14:paraId="723A3252" w14:textId="1DFF4969" w:rsidR="00F134B2" w:rsidRPr="004761B9" w:rsidRDefault="00F134B2" w:rsidP="00F134B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004761B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -9257,128 +7031,136 @@
         <w:t xml:space="preserve">Exhibit E </w:t>
       </w:r>
       <w:r w:rsidRPr="004761B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>should not be completed</w:t>
       </w:r>
       <w:r w:rsidRPr="004761B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if the total project cost does not exceed $10 million (GREAT Federal or CAB SFRF) or if the total award does not exceed $5 million (CAB CPF). Please contact your assigned </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004761B9" w:rsidRPr="004761B9">
+        <w:t xml:space="preserve"> if the total project cost does not exceed $10 million (GREAT </w:t>
+      </w:r>
+      <w:r w:rsidR="003938C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>NC</w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="004761B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>ederal</w:t>
+      </w:r>
+      <w:r w:rsidR="003938C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ly funded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004761B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or CAB SFRF) or if the total award does not exceed $5 million (CAB CPF). Please contact your assigned </w:t>
+      </w:r>
+      <w:r w:rsidR="004761B9" w:rsidRPr="004761B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004761B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>DIT representative if you have any questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB2349E" w14:textId="5A0E50AF" w:rsidR="00F216C4" w:rsidRPr="00C85ED6" w:rsidRDefault="00D50423" w:rsidP="00E53264">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="22BBF8A7" w14:textId="4B014311" w:rsidR="005A5C6B" w:rsidRPr="00AD6715" w:rsidRDefault="005A5C6B" w:rsidP="00AD6715">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...39 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10170"/>
       </w:tblGrid>
       <w:tr w:rsidR="30E1CA19" w:rsidRPr="00C85ED6" w14:paraId="615999B0" w14:textId="77777777" w:rsidTr="00302907">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -9593,820 +7375,764 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>service availability</w:t>
       </w:r>
       <w:r w:rsidR="0054047B" w:rsidRPr="00C85ED6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to all locations is complete.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33207205" w14:textId="6A0C9AD2" w:rsidR="00733D89" w:rsidRPr="00C85ED6" w:rsidRDefault="00733D89" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B728A5C" w14:textId="5EDBA3F6" w:rsidR="00F777C8" w:rsidRPr="00C85ED6" w:rsidRDefault="00733D89" w:rsidP="00E53264">
+    <w:p w14:paraId="30855D44" w14:textId="5AEA578D" w:rsidR="00591CD9" w:rsidRDefault="00733D89" w:rsidP="11896D35">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85ED6">
+      <w:r w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="005D261E" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="005D261E" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>providers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85ED6">
+      <w:r w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicating completion</w:t>
       </w:r>
-      <w:r w:rsidR="0042544F" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D0EF8" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="005D0EF8" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="005D0EF8" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="005D0EF8" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onstruction/</w:t>
       </w:r>
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="005D0EF8" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="005D0EF8" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eployment </w:t>
       </w:r>
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="005D0EF8" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="005D0EF8" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hase of the project</w:t>
       </w:r>
-      <w:r w:rsidR="0042544F" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="0042544F" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">inal </w:t>
       </w:r>
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="0042544F" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eport </w:t>
       </w:r>
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="0042544F" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">orm will be </w:t>
       </w:r>
-      <w:r w:rsidR="005D261E" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="005D261E" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>given</w:t>
       </w:r>
-      <w:r w:rsidR="0042544F" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for completion by the </w:t>
       </w:r>
-      <w:r w:rsidR="005D261E" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="005D261E" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>provider</w:t>
       </w:r>
-      <w:r w:rsidR="0042544F" w:rsidRPr="00C85ED6">
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00F777C8" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00F777C8" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">inal </w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00F777C8" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">inal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">eport form will include </w:t>
+      </w:r>
+      <w:r w:rsidR="004D259C" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">questions </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83799" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">eport form will include </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D259C" w:rsidRPr="00C85ED6">
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="004D259C" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">questions </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E83799" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve"> service provision, speeds available, data caps, and </w:t>
+      </w:r>
+      <w:r w:rsidR="005D261E" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>about</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D259C" w:rsidRPr="00C85ED6">
+        <w:t>providers</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76BBE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> service provision, speeds available, data caps, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D261E" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6041" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>providers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F76BBE" w:rsidRPr="00C85ED6">
+        <w:t>will be required to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76BBE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E6041" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve"> submit address data to confirm that service is available to </w:t>
+      </w:r>
+      <w:r w:rsidR="00581FC6" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>will be required to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F76BBE" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76BBE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> submit address data to confirm that service is available to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00581FC6" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">locations required by the </w:t>
+      </w:r>
+      <w:r w:rsidR="005D261E" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">all </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F76BBE" w:rsidRPr="00C85ED6">
+        <w:t>award</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76BBE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">locations required by the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D261E" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6041" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>award</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F76BBE" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">Broadband access is considered available if </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15189" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>service can be</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6041" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15189" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6041" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Broadband access is considered available if </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F15189" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15189" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>service can be</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t>the l</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6041" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provide</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F15189" w:rsidRPr="00C85ED6">
+        <w:t>ocation</w:t>
+      </w:r>
+      <w:r w:rsidR="00581FC6" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6041" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F15189" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve"> immediately or within 10 business days upon request and without cost to the customer other than standard connection fees.</w:t>
+      </w:r>
+      <w:r w:rsidR="61494B83" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>the l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ocation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00581FC6" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">Once the </w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(s)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> immediately or within 10 business days upon request and without cost to the customer other than standard connection fees.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">inal </w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0042544F" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">eport is submitted to </w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+        <w:t>the NCDIT Broadband Infrastructure Office</w:t>
+      </w:r>
+      <w:r w:rsidR="0009678D" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">, deliverables will be verified by </w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">inal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+        <w:t>the office</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0EF8" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB29DE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">eport is submitted to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">Upon verification, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5856" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>the NCDIT Broadband Infrastructure Office</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0009678D" w:rsidRPr="00C85ED6">
+        <w:t>providers</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB29DE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, deliverables will be verified by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve"> will move to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>the office</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D0EF8" w:rsidRPr="00C85ED6">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="005220EE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB29DE" w:rsidRPr="00C85ED6">
+        <w:t>aintenance/</w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon verification, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE5856" w:rsidRPr="00C85ED6">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB29DE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>providers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB29DE" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">onitoring </w:t>
+      </w:r>
+      <w:r w:rsidR="00591CD9" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will move to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB29DE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005220EE" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve">eriod of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5856" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>aintenance/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+        <w:t>award.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB29DE" w:rsidRPr="11896D35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB29DE" w:rsidRPr="00C85ED6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690B9F83" w14:textId="77777777" w:rsidR="00107F31" w:rsidRDefault="00107F31" w:rsidP="00E53264">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">onitoring </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591CD9" w:rsidRPr="00C85ED6">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CE0596" w14:textId="00A3C3CE" w:rsidR="00AD6715" w:rsidRDefault="00AD6715" w:rsidP="2767FCBD">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...30 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="690B9F83" w14:textId="77777777" w:rsidR="00107F31" w:rsidRDefault="00107F31" w:rsidP="00E53264">
-[...21 lines deleted...]
-    <w:p w14:paraId="1755E1E5" w14:textId="4B83DB6E" w:rsidR="00F536A6" w:rsidRPr="00C85ED6" w:rsidRDefault="00F536A6" w:rsidP="00E53264">
+    <w:p w14:paraId="46B2F1EE" w14:textId="77777777" w:rsidR="00AD6715" w:rsidRPr="00C85ED6" w:rsidRDefault="00AD6715" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -10669,113 +8395,112 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="047C69E1" w14:textId="2D188897" w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidRDefault="00990B06" w:rsidP="00E53264">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9936"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="6BE56695" w14:textId="77777777" w:rsidTr="00CB0A59">
+      <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="6BE56695" w14:textId="77777777" w:rsidTr="2767FCBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9960" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6612"/>
               <w:gridCol w:w="829"/>
               <w:gridCol w:w="2519"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="3F0F16B6" w14:textId="77777777" w:rsidTr="00306887">
+            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="3F0F16B6" w14:textId="77777777" w:rsidTr="2767FCBD">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6612" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1A65DC41" w14:textId="34538E07" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="00064DC2" w:rsidP="00E53264">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="829" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="50BF748A" w14:textId="77777777" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="00064DC2" w:rsidP="00E53264">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2519" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5BE6C48C" w14:textId="77777777" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="00935524" w:rsidP="00E53264">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="M/d/yyyy"/>
                         </w:textInput>
@@ -10834,162 +8559,162 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00354B38" w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="3777BFEA" w14:textId="77777777" w:rsidTr="00306887">
+            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="3777BFEA" w14:textId="77777777" w:rsidTr="2767FCBD">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6612" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="40E71484" w14:textId="77777777" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="00064DC2" w:rsidP="00E53264">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>SIGNATURE OF AUTHORIZED REPRESENTATIVE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="829" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="7C0AE1F8" w14:textId="77777777" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="00064DC2" w:rsidP="00E53264">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2519" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="488BD503" w14:textId="77777777" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="00064DC2" w:rsidP="00E53264">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="0ACA1881" w14:textId="77777777" w:rsidTr="00306887">
+            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="0ACA1881" w14:textId="77777777" w:rsidTr="2767FCBD">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9960" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="080A3619" w14:textId="77777777" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="00064DC2" w:rsidP="00E53264">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="4B8DF890" w14:textId="77777777" w:rsidTr="00306887">
+            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="4B8DF890" w14:textId="77777777" w:rsidTr="2767FCBD">
               <w:trPr>
                 <w:trHeight w:val="360"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9960" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="061AC1EB" w14:textId="77777777" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="00935524" w:rsidP="00E53264">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
@@ -11046,169 +8771,162 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00354B38" w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00C85ED6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="3BEE898F" w14:textId="77777777" w:rsidTr="006E05E9">
+            <w:tr w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w14:paraId="3BEE898F" w14:textId="77777777" w:rsidTr="2767FCBD">
               <w:trPr>
                 <w:trHeight w:val="395"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9960" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="0EDDB259" w14:textId="4F37AC32" w:rsidR="00064DC2" w:rsidRPr="00C85ED6" w:rsidRDefault="002237B1" w:rsidP="00E53264">
+                <w:p w14:paraId="01193461" w14:textId="1B11E6CA" w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidRDefault="002237B1" w:rsidP="2767FCBD">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00C85ED6">
+                  <w:r w:rsidRPr="2767FCBD">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>PRINTED</w:t>
                   </w:r>
-                  <w:r w:rsidR="00064DC2" w:rsidRPr="00C85ED6">
+                  <w:r w:rsidR="756FA342" w:rsidRPr="2767FCBD">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> NAME AND TITLE</w:t>
                   </w:r>
-                </w:p>
-[...7 lines deleted...]
-                  </w:pPr>
                 </w:p>
                 <w:p w14:paraId="20857BE3" w14:textId="33F68D38" w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidRDefault="00990B06" w:rsidP="00E53264">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="49200179" w14:textId="7BFD6C7B" w:rsidR="007775DA" w:rsidRPr="00C85ED6" w:rsidRDefault="007775DA" w:rsidP="00E53264">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31D970F3" w14:textId="77777777" w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidRDefault="00990B06" w:rsidP="00A31B66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidSect="006E05E9">
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00990B06" w:rsidRPr="00C85ED6" w:rsidSect="003938C2">
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="540" w:right="1152" w:bottom="180" w:left="1152" w:header="720" w:footer="255" w:gutter="0"/>
+      <w:pgMar w:top="981" w:right="1152" w:bottom="900" w:left="1152" w:header="720" w:footer="255" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B18E59" w14:textId="77777777" w:rsidR="00FB62AD" w:rsidRDefault="00FB62AD">
+    <w:p w14:paraId="090D57EB" w14:textId="77777777" w:rsidR="002A7E20" w:rsidRDefault="002A7E20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02DA9F59" w14:textId="77777777" w:rsidR="00FB62AD" w:rsidRDefault="00FB62AD">
+    <w:p w14:paraId="75001345" w14:textId="77777777" w:rsidR="002A7E20" w:rsidRDefault="002A7E20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18EC7CC3" w14:textId="77777777" w:rsidR="00FB62AD" w:rsidRDefault="00FB62AD"/>
+    <w:p w14:paraId="0035DE8A" w14:textId="77777777" w:rsidR="002A7E20" w:rsidRDefault="002A7E20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -11253,51 +8971,51 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E7F4D11" w14:textId="09C86A04" w:rsidR="004F503A" w:rsidRDefault="004F503A" w:rsidP="00C43F13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F7123F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00F7123F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -11393,73 +9111,73 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="04BC5F52" w14:textId="790B43BB" w:rsidR="004F503A" w:rsidRPr="00F7123F" w:rsidRDefault="004F503A" w:rsidP="000419CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58E810AE" w14:textId="77777777" w:rsidR="00FB62AD" w:rsidRDefault="00FB62AD">
+    <w:p w14:paraId="66702E68" w14:textId="77777777" w:rsidR="002A7E20" w:rsidRDefault="002A7E20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5328B917" w14:textId="77777777" w:rsidR="00FB62AD" w:rsidRDefault="00FB62AD">
+    <w:p w14:paraId="433BA58C" w14:textId="77777777" w:rsidR="002A7E20" w:rsidRDefault="002A7E20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E8B44B0" w14:textId="77777777" w:rsidR="00FB62AD" w:rsidRDefault="00FB62AD"/>
+    <w:p w14:paraId="6BC29C59" w14:textId="77777777" w:rsidR="002A7E20" w:rsidRDefault="002A7E20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ECA5D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF806378"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12416,52 +10134,52 @@
   <w:num w:numId="3" w16cid:durableId="84884806">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="657196441">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1633827128">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1900481108">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="704137691">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="122889968">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1226724616">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12469,50 +10187,51 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003707FB"/>
     <w:rsid w:val="000002EC"/>
     <w:rsid w:val="00000990"/>
     <w:rsid w:val="00003C81"/>
     <w:rsid w:val="00004548"/>
     <w:rsid w:val="00010302"/>
     <w:rsid w:val="000121AA"/>
     <w:rsid w:val="000129DA"/>
     <w:rsid w:val="00012C21"/>
     <w:rsid w:val="0001505A"/>
     <w:rsid w:val="00015E24"/>
     <w:rsid w:val="00025C74"/>
     <w:rsid w:val="000274D0"/>
     <w:rsid w:val="00035531"/>
     <w:rsid w:val="00035E1A"/>
     <w:rsid w:val="00036A39"/>
     <w:rsid w:val="000372C3"/>
     <w:rsid w:val="000419CD"/>
     <w:rsid w:val="00041A98"/>
     <w:rsid w:val="00042079"/>
     <w:rsid w:val="00044398"/>
     <w:rsid w:val="00053825"/>
     <w:rsid w:val="00062A70"/>
+    <w:rsid w:val="00063DD9"/>
     <w:rsid w:val="00064260"/>
     <w:rsid w:val="00064DC2"/>
     <w:rsid w:val="0006537E"/>
     <w:rsid w:val="00065F48"/>
     <w:rsid w:val="000660CF"/>
     <w:rsid w:val="000709F7"/>
     <w:rsid w:val="00070F6B"/>
     <w:rsid w:val="00071246"/>
     <w:rsid w:val="00074CCC"/>
     <w:rsid w:val="0007555B"/>
     <w:rsid w:val="00077A5C"/>
     <w:rsid w:val="000809EB"/>
     <w:rsid w:val="0008336B"/>
     <w:rsid w:val="00084BFE"/>
     <w:rsid w:val="00085798"/>
     <w:rsid w:val="00086DB3"/>
     <w:rsid w:val="00087E0A"/>
     <w:rsid w:val="00091B04"/>
     <w:rsid w:val="000941F8"/>
     <w:rsid w:val="00096103"/>
     <w:rsid w:val="0009678D"/>
     <w:rsid w:val="000A4FC9"/>
     <w:rsid w:val="000B2C1A"/>
     <w:rsid w:val="000B45DE"/>
     <w:rsid w:val="000B5D0A"/>
@@ -12578,67 +10297,69 @@
     <w:rsid w:val="001E6C84"/>
     <w:rsid w:val="001E7737"/>
     <w:rsid w:val="001F1477"/>
     <w:rsid w:val="001F311F"/>
     <w:rsid w:val="001F4435"/>
     <w:rsid w:val="001F73D1"/>
     <w:rsid w:val="001F7F8D"/>
     <w:rsid w:val="00200DDC"/>
     <w:rsid w:val="00202C29"/>
     <w:rsid w:val="002043EF"/>
     <w:rsid w:val="0020593C"/>
     <w:rsid w:val="00211474"/>
     <w:rsid w:val="00212D6B"/>
     <w:rsid w:val="002237B1"/>
     <w:rsid w:val="002238D9"/>
     <w:rsid w:val="00226FF7"/>
     <w:rsid w:val="002308B5"/>
     <w:rsid w:val="00231F6E"/>
     <w:rsid w:val="0023243A"/>
     <w:rsid w:val="00235687"/>
     <w:rsid w:val="002359F4"/>
     <w:rsid w:val="0023611D"/>
     <w:rsid w:val="0023734C"/>
     <w:rsid w:val="002402EF"/>
     <w:rsid w:val="00242F65"/>
+    <w:rsid w:val="00243463"/>
     <w:rsid w:val="0024360E"/>
     <w:rsid w:val="00253819"/>
     <w:rsid w:val="00253DA2"/>
     <w:rsid w:val="0026432A"/>
     <w:rsid w:val="0026636E"/>
     <w:rsid w:val="00270F85"/>
     <w:rsid w:val="00271462"/>
     <w:rsid w:val="00271948"/>
     <w:rsid w:val="002733ED"/>
     <w:rsid w:val="00273DE3"/>
     <w:rsid w:val="00275564"/>
     <w:rsid w:val="00277474"/>
     <w:rsid w:val="00277666"/>
     <w:rsid w:val="002819AC"/>
     <w:rsid w:val="002853C7"/>
     <w:rsid w:val="002A22F7"/>
     <w:rsid w:val="002A627D"/>
+    <w:rsid w:val="002A7E20"/>
     <w:rsid w:val="002B12B8"/>
     <w:rsid w:val="002B173A"/>
     <w:rsid w:val="002B20B6"/>
     <w:rsid w:val="002B4088"/>
     <w:rsid w:val="002B4AF9"/>
     <w:rsid w:val="002B5215"/>
     <w:rsid w:val="002B7AA6"/>
     <w:rsid w:val="002C6A7C"/>
     <w:rsid w:val="002D3DE6"/>
     <w:rsid w:val="002D58F8"/>
     <w:rsid w:val="002D7101"/>
     <w:rsid w:val="002D72C0"/>
     <w:rsid w:val="002D7728"/>
     <w:rsid w:val="002E3936"/>
     <w:rsid w:val="002E4152"/>
     <w:rsid w:val="002E6D1E"/>
     <w:rsid w:val="002E736A"/>
     <w:rsid w:val="002F1C32"/>
     <w:rsid w:val="002F4681"/>
     <w:rsid w:val="002F50C7"/>
     <w:rsid w:val="002F553E"/>
     <w:rsid w:val="002F619E"/>
     <w:rsid w:val="002F6DCC"/>
     <w:rsid w:val="00302463"/>
     <w:rsid w:val="00302907"/>
@@ -12651,50 +10372,51 @@
     <w:rsid w:val="00316CB7"/>
     <w:rsid w:val="00316E50"/>
     <w:rsid w:val="0032032F"/>
     <w:rsid w:val="00323B05"/>
     <w:rsid w:val="00324F74"/>
     <w:rsid w:val="00325161"/>
     <w:rsid w:val="003347C3"/>
     <w:rsid w:val="00334AC6"/>
     <w:rsid w:val="00335720"/>
     <w:rsid w:val="00336259"/>
     <w:rsid w:val="00341950"/>
     <w:rsid w:val="00346D92"/>
     <w:rsid w:val="0035288B"/>
     <w:rsid w:val="00354B38"/>
     <w:rsid w:val="00355B19"/>
     <w:rsid w:val="00355B92"/>
     <w:rsid w:val="00365F29"/>
     <w:rsid w:val="003664AE"/>
     <w:rsid w:val="0036788C"/>
     <w:rsid w:val="003707FB"/>
     <w:rsid w:val="00373B7C"/>
     <w:rsid w:val="00381836"/>
     <w:rsid w:val="0038332C"/>
     <w:rsid w:val="00390EF4"/>
     <w:rsid w:val="00392789"/>
+    <w:rsid w:val="003938C2"/>
     <w:rsid w:val="003966CD"/>
     <w:rsid w:val="00397DCE"/>
     <w:rsid w:val="003A0C76"/>
     <w:rsid w:val="003A7F4F"/>
     <w:rsid w:val="003B5E98"/>
     <w:rsid w:val="003B5FC0"/>
     <w:rsid w:val="003C1B38"/>
     <w:rsid w:val="003C6DD4"/>
     <w:rsid w:val="003D2A49"/>
     <w:rsid w:val="003D3A13"/>
     <w:rsid w:val="003D46A7"/>
     <w:rsid w:val="003D47C4"/>
     <w:rsid w:val="003D4C7D"/>
     <w:rsid w:val="003D72A7"/>
     <w:rsid w:val="003D7F70"/>
     <w:rsid w:val="003E0530"/>
     <w:rsid w:val="003E2336"/>
     <w:rsid w:val="003E30CB"/>
     <w:rsid w:val="003E5323"/>
     <w:rsid w:val="003E6BE5"/>
     <w:rsid w:val="003F0239"/>
     <w:rsid w:val="003F180A"/>
     <w:rsid w:val="003F429F"/>
     <w:rsid w:val="003F53B0"/>
     <w:rsid w:val="003F7897"/>
@@ -12702,58 +10424,60 @@
     <w:rsid w:val="0040328F"/>
     <w:rsid w:val="00403F0D"/>
     <w:rsid w:val="00411EAE"/>
     <w:rsid w:val="00412F83"/>
     <w:rsid w:val="0041487B"/>
     <w:rsid w:val="00414EE6"/>
     <w:rsid w:val="0041549B"/>
     <w:rsid w:val="004239EE"/>
     <w:rsid w:val="00423EC8"/>
     <w:rsid w:val="00425006"/>
     <w:rsid w:val="0042544F"/>
     <w:rsid w:val="00425C05"/>
     <w:rsid w:val="00426734"/>
     <w:rsid w:val="0043015D"/>
     <w:rsid w:val="0043355C"/>
     <w:rsid w:val="00441A18"/>
     <w:rsid w:val="00442F9C"/>
     <w:rsid w:val="0045369D"/>
     <w:rsid w:val="00454038"/>
     <w:rsid w:val="00457606"/>
     <w:rsid w:val="0045789A"/>
     <w:rsid w:val="00460E32"/>
     <w:rsid w:val="0046104E"/>
     <w:rsid w:val="0046383F"/>
     <w:rsid w:val="00464C7E"/>
+    <w:rsid w:val="00464CED"/>
     <w:rsid w:val="00465010"/>
     <w:rsid w:val="004665CF"/>
     <w:rsid w:val="004713E1"/>
     <w:rsid w:val="004720C8"/>
     <w:rsid w:val="00475954"/>
     <w:rsid w:val="004761B9"/>
     <w:rsid w:val="00476D17"/>
     <w:rsid w:val="00481F11"/>
+    <w:rsid w:val="004846A0"/>
     <w:rsid w:val="004865D6"/>
     <w:rsid w:val="00493243"/>
     <w:rsid w:val="00497F1E"/>
     <w:rsid w:val="004A102B"/>
     <w:rsid w:val="004A1F43"/>
     <w:rsid w:val="004A4B4E"/>
     <w:rsid w:val="004A4BFC"/>
     <w:rsid w:val="004A4F12"/>
     <w:rsid w:val="004A5A4D"/>
     <w:rsid w:val="004A64D4"/>
     <w:rsid w:val="004A74E1"/>
     <w:rsid w:val="004A7830"/>
     <w:rsid w:val="004B0126"/>
     <w:rsid w:val="004B027B"/>
     <w:rsid w:val="004B1273"/>
     <w:rsid w:val="004B2F29"/>
     <w:rsid w:val="004B331E"/>
     <w:rsid w:val="004B6DC8"/>
     <w:rsid w:val="004C1B01"/>
     <w:rsid w:val="004C3914"/>
     <w:rsid w:val="004C3A22"/>
     <w:rsid w:val="004C4F79"/>
     <w:rsid w:val="004C5F22"/>
     <w:rsid w:val="004C6356"/>
     <w:rsid w:val="004C7706"/>
@@ -12849,50 +10573,51 @@
     <w:rsid w:val="00694FA3"/>
     <w:rsid w:val="00695C1C"/>
     <w:rsid w:val="00695CB3"/>
     <w:rsid w:val="00696D6F"/>
     <w:rsid w:val="0069760C"/>
     <w:rsid w:val="006A56FF"/>
     <w:rsid w:val="006A60BB"/>
     <w:rsid w:val="006A735F"/>
     <w:rsid w:val="006B3092"/>
     <w:rsid w:val="006B4338"/>
     <w:rsid w:val="006B7D56"/>
     <w:rsid w:val="006C0B2F"/>
     <w:rsid w:val="006C147A"/>
     <w:rsid w:val="006C189F"/>
     <w:rsid w:val="006C3B1C"/>
     <w:rsid w:val="006C4904"/>
     <w:rsid w:val="006C636D"/>
     <w:rsid w:val="006C705A"/>
     <w:rsid w:val="006C7189"/>
     <w:rsid w:val="006D0CEB"/>
     <w:rsid w:val="006D18C4"/>
     <w:rsid w:val="006D6B90"/>
     <w:rsid w:val="006E05E9"/>
     <w:rsid w:val="006E3064"/>
     <w:rsid w:val="006E437B"/>
+    <w:rsid w:val="006E5B70"/>
     <w:rsid w:val="006F0704"/>
     <w:rsid w:val="006F1558"/>
     <w:rsid w:val="006F221D"/>
     <w:rsid w:val="006F3269"/>
     <w:rsid w:val="006F5B7F"/>
     <w:rsid w:val="007000EA"/>
     <w:rsid w:val="007110B2"/>
     <w:rsid w:val="0071410B"/>
     <w:rsid w:val="007147F2"/>
     <w:rsid w:val="0071494F"/>
     <w:rsid w:val="00714AE8"/>
     <w:rsid w:val="00715B0D"/>
     <w:rsid w:val="00720746"/>
     <w:rsid w:val="00730022"/>
     <w:rsid w:val="00733A0F"/>
     <w:rsid w:val="00733D89"/>
     <w:rsid w:val="0073565D"/>
     <w:rsid w:val="007406E1"/>
     <w:rsid w:val="007417B8"/>
     <w:rsid w:val="007426DC"/>
     <w:rsid w:val="007469FE"/>
     <w:rsid w:val="007477E1"/>
     <w:rsid w:val="00754168"/>
     <w:rsid w:val="007543B0"/>
     <w:rsid w:val="007548F2"/>
@@ -13062,52 +10787,54 @@
     <w:rsid w:val="00A46369"/>
     <w:rsid w:val="00A611F9"/>
     <w:rsid w:val="00A63072"/>
     <w:rsid w:val="00A6471C"/>
     <w:rsid w:val="00A6589F"/>
     <w:rsid w:val="00A65D2F"/>
     <w:rsid w:val="00A67BFF"/>
     <w:rsid w:val="00A74C65"/>
     <w:rsid w:val="00A772BE"/>
     <w:rsid w:val="00A77B54"/>
     <w:rsid w:val="00A82495"/>
     <w:rsid w:val="00A831D0"/>
     <w:rsid w:val="00A84412"/>
     <w:rsid w:val="00A85115"/>
     <w:rsid w:val="00A91D6C"/>
     <w:rsid w:val="00A91F55"/>
     <w:rsid w:val="00A9566E"/>
     <w:rsid w:val="00A970B4"/>
     <w:rsid w:val="00AA3CA7"/>
     <w:rsid w:val="00AB01CD"/>
     <w:rsid w:val="00AB5899"/>
     <w:rsid w:val="00AB7F0A"/>
     <w:rsid w:val="00AC246B"/>
     <w:rsid w:val="00AC282A"/>
     <w:rsid w:val="00AC46C8"/>
+    <w:rsid w:val="00AD19A1"/>
     <w:rsid w:val="00AD2BDF"/>
     <w:rsid w:val="00AD3AFC"/>
+    <w:rsid w:val="00AD6715"/>
     <w:rsid w:val="00AE0EFC"/>
     <w:rsid w:val="00AE1FA8"/>
     <w:rsid w:val="00AE2F2B"/>
     <w:rsid w:val="00AE5C13"/>
     <w:rsid w:val="00AE6190"/>
     <w:rsid w:val="00AE7C39"/>
     <w:rsid w:val="00AF09BB"/>
     <w:rsid w:val="00AF5E31"/>
     <w:rsid w:val="00AF642D"/>
     <w:rsid w:val="00B10506"/>
     <w:rsid w:val="00B11E3C"/>
     <w:rsid w:val="00B120C7"/>
     <w:rsid w:val="00B13174"/>
     <w:rsid w:val="00B13827"/>
     <w:rsid w:val="00B2076D"/>
     <w:rsid w:val="00B2140B"/>
     <w:rsid w:val="00B33A1B"/>
     <w:rsid w:val="00B33FE0"/>
     <w:rsid w:val="00B3618F"/>
     <w:rsid w:val="00B4090D"/>
     <w:rsid w:val="00B41117"/>
     <w:rsid w:val="00B418E0"/>
     <w:rsid w:val="00B41A39"/>
     <w:rsid w:val="00B42DCC"/>
     <w:rsid w:val="00B45B7E"/>
@@ -13142,70 +10869,72 @@
     <w:rsid w:val="00BC5F0F"/>
     <w:rsid w:val="00BD219F"/>
     <w:rsid w:val="00BD5D81"/>
     <w:rsid w:val="00BD7078"/>
     <w:rsid w:val="00BE422A"/>
     <w:rsid w:val="00BE42A6"/>
     <w:rsid w:val="00BE5072"/>
     <w:rsid w:val="00BE5519"/>
     <w:rsid w:val="00BF4571"/>
     <w:rsid w:val="00BF4C02"/>
     <w:rsid w:val="00C0091C"/>
     <w:rsid w:val="00C029A7"/>
     <w:rsid w:val="00C03598"/>
     <w:rsid w:val="00C037CE"/>
     <w:rsid w:val="00C05752"/>
     <w:rsid w:val="00C25ACE"/>
     <w:rsid w:val="00C25B38"/>
     <w:rsid w:val="00C33700"/>
     <w:rsid w:val="00C43847"/>
     <w:rsid w:val="00C43F13"/>
     <w:rsid w:val="00C44345"/>
     <w:rsid w:val="00C4486E"/>
     <w:rsid w:val="00C50388"/>
     <w:rsid w:val="00C51D96"/>
     <w:rsid w:val="00C54276"/>
+    <w:rsid w:val="00C54DE8"/>
     <w:rsid w:val="00C5614F"/>
     <w:rsid w:val="00C56EF6"/>
     <w:rsid w:val="00C65547"/>
     <w:rsid w:val="00C72059"/>
     <w:rsid w:val="00C74ED6"/>
     <w:rsid w:val="00C81C01"/>
     <w:rsid w:val="00C831DE"/>
     <w:rsid w:val="00C85ED6"/>
     <w:rsid w:val="00C86BBC"/>
     <w:rsid w:val="00C86DEA"/>
     <w:rsid w:val="00CA7BF7"/>
     <w:rsid w:val="00CA7C23"/>
     <w:rsid w:val="00CB0A59"/>
     <w:rsid w:val="00CB45D8"/>
     <w:rsid w:val="00CB48EF"/>
     <w:rsid w:val="00CB4E40"/>
     <w:rsid w:val="00CB4E45"/>
     <w:rsid w:val="00CC1245"/>
     <w:rsid w:val="00CC57CE"/>
     <w:rsid w:val="00CC5BB1"/>
+    <w:rsid w:val="00CC5DC4"/>
     <w:rsid w:val="00CC7873"/>
     <w:rsid w:val="00CD1E57"/>
     <w:rsid w:val="00CD610F"/>
     <w:rsid w:val="00CE3D55"/>
     <w:rsid w:val="00CE5286"/>
     <w:rsid w:val="00CE5856"/>
     <w:rsid w:val="00CE5CCB"/>
     <w:rsid w:val="00CE6948"/>
     <w:rsid w:val="00CE7037"/>
     <w:rsid w:val="00CF13A5"/>
     <w:rsid w:val="00CF2A60"/>
     <w:rsid w:val="00CF3321"/>
     <w:rsid w:val="00CF52AB"/>
     <w:rsid w:val="00CF69C7"/>
     <w:rsid w:val="00D00270"/>
     <w:rsid w:val="00D00C9B"/>
     <w:rsid w:val="00D036A3"/>
     <w:rsid w:val="00D0627F"/>
     <w:rsid w:val="00D15535"/>
     <w:rsid w:val="00D15811"/>
     <w:rsid w:val="00D173BF"/>
     <w:rsid w:val="00D21204"/>
     <w:rsid w:val="00D21B43"/>
     <w:rsid w:val="00D31437"/>
     <w:rsid w:val="00D317DE"/>
@@ -13302,443 +11031,511 @@
     <w:rsid w:val="00EC5DCC"/>
     <w:rsid w:val="00ED2055"/>
     <w:rsid w:val="00ED28D8"/>
     <w:rsid w:val="00ED3A44"/>
     <w:rsid w:val="00ED3C6F"/>
     <w:rsid w:val="00ED6FF9"/>
     <w:rsid w:val="00EE4664"/>
     <w:rsid w:val="00F00335"/>
     <w:rsid w:val="00F02802"/>
     <w:rsid w:val="00F10E8B"/>
     <w:rsid w:val="00F12DA3"/>
     <w:rsid w:val="00F12FD6"/>
     <w:rsid w:val="00F134B2"/>
     <w:rsid w:val="00F150F7"/>
     <w:rsid w:val="00F15189"/>
     <w:rsid w:val="00F156B8"/>
     <w:rsid w:val="00F20F43"/>
     <w:rsid w:val="00F212F9"/>
     <w:rsid w:val="00F215DF"/>
     <w:rsid w:val="00F216C4"/>
     <w:rsid w:val="00F23E74"/>
     <w:rsid w:val="00F24212"/>
     <w:rsid w:val="00F2625D"/>
     <w:rsid w:val="00F262AA"/>
     <w:rsid w:val="00F26A8F"/>
+    <w:rsid w:val="00F301A9"/>
     <w:rsid w:val="00F318E7"/>
     <w:rsid w:val="00F34DF9"/>
     <w:rsid w:val="00F36580"/>
     <w:rsid w:val="00F40A2F"/>
     <w:rsid w:val="00F42D50"/>
     <w:rsid w:val="00F44621"/>
     <w:rsid w:val="00F452BE"/>
     <w:rsid w:val="00F5042C"/>
     <w:rsid w:val="00F5159A"/>
     <w:rsid w:val="00F536A6"/>
     <w:rsid w:val="00F55872"/>
     <w:rsid w:val="00F5656D"/>
     <w:rsid w:val="00F57748"/>
     <w:rsid w:val="00F61993"/>
     <w:rsid w:val="00F61A92"/>
     <w:rsid w:val="00F70429"/>
     <w:rsid w:val="00F70BB2"/>
     <w:rsid w:val="00F714AB"/>
     <w:rsid w:val="00F73D9E"/>
     <w:rsid w:val="00F76BBE"/>
     <w:rsid w:val="00F777C8"/>
     <w:rsid w:val="00F81DBD"/>
     <w:rsid w:val="00F85F83"/>
     <w:rsid w:val="00F90919"/>
     <w:rsid w:val="00F91699"/>
     <w:rsid w:val="00F9420D"/>
     <w:rsid w:val="00FA1951"/>
     <w:rsid w:val="00FA1BA4"/>
     <w:rsid w:val="00FA4FC2"/>
     <w:rsid w:val="00FB31E9"/>
     <w:rsid w:val="00FB62AD"/>
     <w:rsid w:val="00FC2736"/>
     <w:rsid w:val="00FC42EE"/>
     <w:rsid w:val="00FC4958"/>
     <w:rsid w:val="00FC5A38"/>
     <w:rsid w:val="00FD4285"/>
     <w:rsid w:val="00FE012D"/>
     <w:rsid w:val="00FE0734"/>
     <w:rsid w:val="00FE515E"/>
     <w:rsid w:val="00FE7326"/>
     <w:rsid w:val="00FF10A6"/>
     <w:rsid w:val="00FF521C"/>
     <w:rsid w:val="00FF7741"/>
     <w:rsid w:val="013E9785"/>
+    <w:rsid w:val="025DD1BC"/>
     <w:rsid w:val="0297D65F"/>
     <w:rsid w:val="0331CFA7"/>
     <w:rsid w:val="03565B89"/>
     <w:rsid w:val="041BE196"/>
+    <w:rsid w:val="0498AA17"/>
     <w:rsid w:val="05024AA4"/>
     <w:rsid w:val="050AF74A"/>
     <w:rsid w:val="0529BE58"/>
     <w:rsid w:val="05685579"/>
     <w:rsid w:val="0569C78E"/>
     <w:rsid w:val="058611B3"/>
     <w:rsid w:val="0628B201"/>
     <w:rsid w:val="065BD347"/>
     <w:rsid w:val="066D2FA9"/>
     <w:rsid w:val="06831DD2"/>
     <w:rsid w:val="068A195B"/>
+    <w:rsid w:val="06AFD973"/>
     <w:rsid w:val="074452CC"/>
     <w:rsid w:val="0770CE53"/>
     <w:rsid w:val="0771F93B"/>
+    <w:rsid w:val="083081D0"/>
     <w:rsid w:val="086E077F"/>
     <w:rsid w:val="08A8F9AF"/>
     <w:rsid w:val="094EADCF"/>
     <w:rsid w:val="09CFC225"/>
     <w:rsid w:val="09DCB8D3"/>
     <w:rsid w:val="09E00054"/>
     <w:rsid w:val="0A18F5D0"/>
     <w:rsid w:val="0A9BE000"/>
     <w:rsid w:val="0B00458F"/>
     <w:rsid w:val="0B4A9104"/>
     <w:rsid w:val="0B5E8E86"/>
     <w:rsid w:val="0B7ED7D5"/>
     <w:rsid w:val="0B96E366"/>
     <w:rsid w:val="0BA64B2B"/>
     <w:rsid w:val="0BDDE163"/>
     <w:rsid w:val="0C41F83D"/>
+    <w:rsid w:val="0CD93E82"/>
     <w:rsid w:val="0D0762E7"/>
     <w:rsid w:val="0D7159B5"/>
     <w:rsid w:val="0DEF902D"/>
+    <w:rsid w:val="0DFC18C6"/>
     <w:rsid w:val="0E819D1C"/>
     <w:rsid w:val="0EAB0C1F"/>
+    <w:rsid w:val="0EE714A6"/>
     <w:rsid w:val="0EF2FF5B"/>
     <w:rsid w:val="0F2AE46C"/>
     <w:rsid w:val="0F751AEA"/>
     <w:rsid w:val="106FA32B"/>
     <w:rsid w:val="1116FFFB"/>
+    <w:rsid w:val="11896D35"/>
     <w:rsid w:val="11E409BB"/>
     <w:rsid w:val="12325943"/>
     <w:rsid w:val="13B40AB9"/>
     <w:rsid w:val="13CF2149"/>
     <w:rsid w:val="13F31399"/>
     <w:rsid w:val="14E911C6"/>
     <w:rsid w:val="1545AF97"/>
     <w:rsid w:val="156E16F1"/>
+    <w:rsid w:val="15A7292D"/>
     <w:rsid w:val="16552EB4"/>
     <w:rsid w:val="17C79F77"/>
     <w:rsid w:val="180DB4C9"/>
+    <w:rsid w:val="18877E4F"/>
     <w:rsid w:val="18B6A1EE"/>
     <w:rsid w:val="18B97302"/>
     <w:rsid w:val="18BF1D79"/>
     <w:rsid w:val="197B9599"/>
     <w:rsid w:val="1999B80F"/>
     <w:rsid w:val="19BEC0BF"/>
     <w:rsid w:val="19D2BAA1"/>
     <w:rsid w:val="1A2D18D8"/>
     <w:rsid w:val="1A82C5A3"/>
     <w:rsid w:val="1A8821E9"/>
     <w:rsid w:val="1AA71BBA"/>
     <w:rsid w:val="1AC2625C"/>
     <w:rsid w:val="1C5A6340"/>
     <w:rsid w:val="1C6E60C9"/>
+    <w:rsid w:val="1CA84EFB"/>
     <w:rsid w:val="1D0EAF3B"/>
     <w:rsid w:val="1DE51C2B"/>
     <w:rsid w:val="1E5CE484"/>
     <w:rsid w:val="1E5E3D29"/>
     <w:rsid w:val="1E7873FD"/>
     <w:rsid w:val="1ED773A2"/>
     <w:rsid w:val="20216D57"/>
+    <w:rsid w:val="2034096C"/>
     <w:rsid w:val="20AEB97C"/>
     <w:rsid w:val="2140049B"/>
     <w:rsid w:val="223F49AD"/>
     <w:rsid w:val="2254C439"/>
     <w:rsid w:val="2274B08A"/>
+    <w:rsid w:val="22ED0A1A"/>
     <w:rsid w:val="22FE445E"/>
     <w:rsid w:val="233BD757"/>
+    <w:rsid w:val="23E10B17"/>
     <w:rsid w:val="24157706"/>
     <w:rsid w:val="24438B41"/>
     <w:rsid w:val="24CA4F47"/>
+    <w:rsid w:val="2533ECDD"/>
     <w:rsid w:val="2608EBDD"/>
+    <w:rsid w:val="2767FCBD"/>
     <w:rsid w:val="289CEFA8"/>
     <w:rsid w:val="28D43FCD"/>
     <w:rsid w:val="291D5B80"/>
     <w:rsid w:val="29260612"/>
     <w:rsid w:val="299EA102"/>
     <w:rsid w:val="2A48C44C"/>
     <w:rsid w:val="2A7478C6"/>
     <w:rsid w:val="2AACAF98"/>
     <w:rsid w:val="2AB5A4C1"/>
     <w:rsid w:val="2AD9ED6E"/>
+    <w:rsid w:val="2ADE3F71"/>
+    <w:rsid w:val="2B97363E"/>
     <w:rsid w:val="2BA7274B"/>
     <w:rsid w:val="2BDC4516"/>
     <w:rsid w:val="2C2FEE4F"/>
     <w:rsid w:val="2C511C4B"/>
+    <w:rsid w:val="2DB0954D"/>
     <w:rsid w:val="2DD64070"/>
     <w:rsid w:val="2DEDC37D"/>
+    <w:rsid w:val="2E895FBA"/>
     <w:rsid w:val="2EBED457"/>
     <w:rsid w:val="2F2A0EB1"/>
     <w:rsid w:val="2F490ABB"/>
+    <w:rsid w:val="2F687C2C"/>
     <w:rsid w:val="30597764"/>
     <w:rsid w:val="306394B5"/>
     <w:rsid w:val="30E1CA19"/>
     <w:rsid w:val="314D1D40"/>
     <w:rsid w:val="31D9E179"/>
+    <w:rsid w:val="3272D562"/>
     <w:rsid w:val="33264B3E"/>
+    <w:rsid w:val="3327CFDC"/>
+    <w:rsid w:val="3379C2E6"/>
     <w:rsid w:val="337B9CDE"/>
     <w:rsid w:val="33FDB0A5"/>
     <w:rsid w:val="33FE72EA"/>
     <w:rsid w:val="341E93F9"/>
     <w:rsid w:val="34724B9E"/>
     <w:rsid w:val="35AA324A"/>
     <w:rsid w:val="360890F1"/>
     <w:rsid w:val="36176950"/>
     <w:rsid w:val="36336964"/>
+    <w:rsid w:val="368686D4"/>
     <w:rsid w:val="36A97C38"/>
     <w:rsid w:val="373E9D6B"/>
     <w:rsid w:val="374AD9B4"/>
+    <w:rsid w:val="376200AA"/>
     <w:rsid w:val="37ABC557"/>
     <w:rsid w:val="37CA4389"/>
     <w:rsid w:val="3839E605"/>
     <w:rsid w:val="399540AE"/>
     <w:rsid w:val="3A19EE1A"/>
     <w:rsid w:val="3A2B8231"/>
+    <w:rsid w:val="3A8AF4AC"/>
     <w:rsid w:val="3B998C5B"/>
     <w:rsid w:val="3C03435F"/>
     <w:rsid w:val="3C5477A5"/>
     <w:rsid w:val="3C726538"/>
+    <w:rsid w:val="3C766309"/>
     <w:rsid w:val="3C88AD52"/>
+    <w:rsid w:val="3C8DE3BB"/>
     <w:rsid w:val="3C9CB0BB"/>
     <w:rsid w:val="3CA31881"/>
     <w:rsid w:val="3CD7A505"/>
     <w:rsid w:val="3D1AA331"/>
     <w:rsid w:val="3D1FB394"/>
     <w:rsid w:val="3F3B2B29"/>
     <w:rsid w:val="3FC81213"/>
     <w:rsid w:val="4045C067"/>
+    <w:rsid w:val="40771026"/>
     <w:rsid w:val="40A1E85E"/>
     <w:rsid w:val="41091D09"/>
     <w:rsid w:val="417D4D28"/>
     <w:rsid w:val="423B9405"/>
+    <w:rsid w:val="4392D35E"/>
     <w:rsid w:val="442689C9"/>
     <w:rsid w:val="44831A8A"/>
     <w:rsid w:val="44AE2A66"/>
     <w:rsid w:val="44F3DC49"/>
     <w:rsid w:val="45026E86"/>
     <w:rsid w:val="453AF477"/>
     <w:rsid w:val="454754CB"/>
     <w:rsid w:val="46132BA3"/>
     <w:rsid w:val="47678D0D"/>
     <w:rsid w:val="47BA7273"/>
     <w:rsid w:val="4831DF7E"/>
     <w:rsid w:val="48D9E76B"/>
     <w:rsid w:val="48DF4E37"/>
     <w:rsid w:val="4956D2BA"/>
     <w:rsid w:val="49CAE896"/>
     <w:rsid w:val="49D5E497"/>
     <w:rsid w:val="49EF7635"/>
     <w:rsid w:val="4A8778DF"/>
     <w:rsid w:val="4AAF36A1"/>
+    <w:rsid w:val="4AE23B64"/>
     <w:rsid w:val="4B8BF758"/>
+    <w:rsid w:val="4B908044"/>
+    <w:rsid w:val="4C07C19D"/>
+    <w:rsid w:val="4C1732CB"/>
     <w:rsid w:val="4C67EBCD"/>
     <w:rsid w:val="4C7AE559"/>
     <w:rsid w:val="4C850ED9"/>
     <w:rsid w:val="4CA4BC24"/>
     <w:rsid w:val="4CAE82A1"/>
     <w:rsid w:val="4CCC8415"/>
     <w:rsid w:val="4CE4EBFF"/>
     <w:rsid w:val="4DB85982"/>
     <w:rsid w:val="4DD8DA99"/>
     <w:rsid w:val="4DFCC0EA"/>
     <w:rsid w:val="4E0EAB79"/>
     <w:rsid w:val="4E19BE18"/>
     <w:rsid w:val="4E62BAA7"/>
     <w:rsid w:val="4EB652FB"/>
     <w:rsid w:val="4EF9D4CA"/>
     <w:rsid w:val="4F259EBC"/>
     <w:rsid w:val="4F5148FD"/>
     <w:rsid w:val="4F5EA324"/>
     <w:rsid w:val="4F878F02"/>
     <w:rsid w:val="4FB8458D"/>
+    <w:rsid w:val="50719FC4"/>
     <w:rsid w:val="5081BA2C"/>
     <w:rsid w:val="508CDE86"/>
     <w:rsid w:val="509BF38D"/>
     <w:rsid w:val="50C925AA"/>
     <w:rsid w:val="51859C3F"/>
     <w:rsid w:val="5299A1DD"/>
     <w:rsid w:val="52D36B59"/>
     <w:rsid w:val="53001460"/>
     <w:rsid w:val="53119752"/>
     <w:rsid w:val="53B07749"/>
+    <w:rsid w:val="53F22302"/>
     <w:rsid w:val="543131DE"/>
     <w:rsid w:val="544C2809"/>
+    <w:rsid w:val="544E3FBE"/>
+    <w:rsid w:val="54598C04"/>
     <w:rsid w:val="54826ED7"/>
     <w:rsid w:val="54883338"/>
     <w:rsid w:val="54B2A5C0"/>
     <w:rsid w:val="54B91B5A"/>
+    <w:rsid w:val="55075745"/>
     <w:rsid w:val="5569660B"/>
     <w:rsid w:val="556E0722"/>
+    <w:rsid w:val="572F5E72"/>
+    <w:rsid w:val="57DDF92A"/>
     <w:rsid w:val="58377544"/>
     <w:rsid w:val="58946DAF"/>
     <w:rsid w:val="58B50046"/>
     <w:rsid w:val="58F572AD"/>
     <w:rsid w:val="59037DAC"/>
     <w:rsid w:val="5952D5BB"/>
     <w:rsid w:val="59747366"/>
     <w:rsid w:val="59DA8B33"/>
     <w:rsid w:val="59E71CCE"/>
     <w:rsid w:val="59FF5846"/>
     <w:rsid w:val="5A469BBA"/>
     <w:rsid w:val="5A6449D7"/>
     <w:rsid w:val="5A74ACDA"/>
     <w:rsid w:val="5AC660A0"/>
     <w:rsid w:val="5AD3F435"/>
     <w:rsid w:val="5AEB54A5"/>
+    <w:rsid w:val="5B068DD3"/>
     <w:rsid w:val="5B21E489"/>
     <w:rsid w:val="5B25BBE5"/>
+    <w:rsid w:val="5B8473B7"/>
     <w:rsid w:val="5B943290"/>
     <w:rsid w:val="5BC50576"/>
     <w:rsid w:val="5BE37330"/>
+    <w:rsid w:val="5C41FB9D"/>
     <w:rsid w:val="5C4C9586"/>
     <w:rsid w:val="5C5A648F"/>
+    <w:rsid w:val="5CDEFD54"/>
     <w:rsid w:val="5CF4AF9D"/>
     <w:rsid w:val="5D9F4101"/>
+    <w:rsid w:val="5DAFFBB6"/>
     <w:rsid w:val="5DEE042E"/>
     <w:rsid w:val="5E03E127"/>
     <w:rsid w:val="5E4EA407"/>
+    <w:rsid w:val="5E583CA8"/>
     <w:rsid w:val="5EA44232"/>
+    <w:rsid w:val="5ECB8644"/>
+    <w:rsid w:val="5EEC9AF9"/>
     <w:rsid w:val="5EFA4C93"/>
     <w:rsid w:val="5F1A4FBB"/>
     <w:rsid w:val="5FA1BF49"/>
     <w:rsid w:val="5FA2BDE9"/>
+    <w:rsid w:val="60306A6B"/>
     <w:rsid w:val="60CD1B46"/>
     <w:rsid w:val="6106A872"/>
     <w:rsid w:val="611D390B"/>
+    <w:rsid w:val="61494B83"/>
     <w:rsid w:val="617795C8"/>
     <w:rsid w:val="61AFA362"/>
     <w:rsid w:val="61F91205"/>
+    <w:rsid w:val="631E0B18"/>
     <w:rsid w:val="635F0333"/>
     <w:rsid w:val="63A15371"/>
+    <w:rsid w:val="642002FA"/>
     <w:rsid w:val="644D49DA"/>
     <w:rsid w:val="64E52F65"/>
     <w:rsid w:val="6515E546"/>
+    <w:rsid w:val="65EA88EE"/>
     <w:rsid w:val="66D6156F"/>
+    <w:rsid w:val="66E8775B"/>
     <w:rsid w:val="671CFC9F"/>
     <w:rsid w:val="678B392F"/>
     <w:rsid w:val="67C89DDB"/>
+    <w:rsid w:val="683644EC"/>
     <w:rsid w:val="687CB21A"/>
     <w:rsid w:val="69C5717C"/>
     <w:rsid w:val="69C9B030"/>
     <w:rsid w:val="6A645E43"/>
     <w:rsid w:val="6A769C50"/>
+    <w:rsid w:val="6A7D1E18"/>
     <w:rsid w:val="6A8AC32E"/>
     <w:rsid w:val="6B1A82EF"/>
     <w:rsid w:val="6BA2C008"/>
     <w:rsid w:val="6BAB88D4"/>
     <w:rsid w:val="6CD14BBF"/>
     <w:rsid w:val="6D4E2F5F"/>
     <w:rsid w:val="6D7B1372"/>
     <w:rsid w:val="6DA4DB18"/>
+    <w:rsid w:val="6E005DAE"/>
     <w:rsid w:val="6E671175"/>
+    <w:rsid w:val="6E9F3FD5"/>
     <w:rsid w:val="6EAFC404"/>
     <w:rsid w:val="7009ADA8"/>
     <w:rsid w:val="70102B91"/>
     <w:rsid w:val="70C0EE87"/>
     <w:rsid w:val="70E616C7"/>
     <w:rsid w:val="71032FD1"/>
     <w:rsid w:val="71154BAA"/>
     <w:rsid w:val="716083EE"/>
     <w:rsid w:val="71DC55EB"/>
     <w:rsid w:val="720B1F2D"/>
     <w:rsid w:val="726FC240"/>
     <w:rsid w:val="72ADCC8A"/>
     <w:rsid w:val="7317521E"/>
+    <w:rsid w:val="73867F99"/>
     <w:rsid w:val="73BB6A69"/>
+    <w:rsid w:val="73F173BA"/>
     <w:rsid w:val="74095BA3"/>
     <w:rsid w:val="742C1AA9"/>
     <w:rsid w:val="74377D1A"/>
     <w:rsid w:val="749CCA5E"/>
     <w:rsid w:val="74BCFCD7"/>
+    <w:rsid w:val="756FA342"/>
     <w:rsid w:val="758BFFD1"/>
     <w:rsid w:val="759A9360"/>
     <w:rsid w:val="75A76302"/>
     <w:rsid w:val="76C3D7F1"/>
     <w:rsid w:val="76C96ACA"/>
     <w:rsid w:val="76E5FE42"/>
+    <w:rsid w:val="76F8A26C"/>
     <w:rsid w:val="77547BFF"/>
     <w:rsid w:val="77805931"/>
     <w:rsid w:val="77CC314A"/>
     <w:rsid w:val="78657773"/>
     <w:rsid w:val="7881DBE8"/>
     <w:rsid w:val="78B7E47C"/>
     <w:rsid w:val="78CC54B2"/>
+    <w:rsid w:val="78D23BDB"/>
+    <w:rsid w:val="791040FF"/>
     <w:rsid w:val="79F23DDA"/>
     <w:rsid w:val="7A4771AE"/>
     <w:rsid w:val="7A6EF9E7"/>
     <w:rsid w:val="7B4CA433"/>
     <w:rsid w:val="7B66B9BA"/>
     <w:rsid w:val="7BF771D9"/>
     <w:rsid w:val="7C2E1BAB"/>
     <w:rsid w:val="7C507103"/>
     <w:rsid w:val="7C576CE6"/>
+    <w:rsid w:val="7D1F6733"/>
     <w:rsid w:val="7D7BD4AA"/>
     <w:rsid w:val="7D82E679"/>
     <w:rsid w:val="7DFB4AE3"/>
     <w:rsid w:val="7E2386A4"/>
     <w:rsid w:val="7E6B748C"/>
     <w:rsid w:val="7EE0AAB9"/>
     <w:rsid w:val="7EE9F0C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="30F4E86D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D1FB6039-AF4B-4E79-8FDD-45D7895700AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -14182,87 +11979,87 @@
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="007426DC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="007426DC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="921447345">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1616329109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebs.nc.gov/irj/portal" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebs.nc.gov/irj/portal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbroadband.gov/cab-management-documents" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebs.nc.gov/irj/portal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14550,83 +12347,87 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="472b4470-b3fe-4ed6-b145-5944fa126139">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="105279ba-bf26-4f6a-9151-f1ce92c9458c" xsi:nil="true"/>
     <Comment xmlns="472b4470-b3fe-4ed6-b145-5944fa126139" xsi:nil="true"/>
     <DataTransfer xmlns="472b4470-b3fe-4ed6-b145-5944fa126139">To do</DataTransfer>
+    <Size xmlns="472b4470-b3fe-4ed6-b145-5944fa126139" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007D3BE88E90ECE34ABD4A97369347CF60" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dbe35e67ad6be14db2fdd15c34b44517">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="472b4470-b3fe-4ed6-b145-5944fa126139" xmlns:ns3="105279ba-bf26-4f6a-9151-f1ce92c9458c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dcfab416df90f3913cc9cd648dde19fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007D3BE88E90ECE34ABD4A97369347CF60" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dc4c3caa80c3cdeaa65d8601bc41efa">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="472b4470-b3fe-4ed6-b145-5944fa126139" xmlns:ns3="105279ba-bf26-4f6a-9151-f1ce92c9458c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9a3258e1769a01b7e0c640d79cbf100" ns2:_="" ns3:_="">
     <xsd:import namespace="472b4470-b3fe-4ed6-b145-5944fa126139"/>
     <xsd:import namespace="105279ba-bf26-4f6a-9151-f1ce92c9458c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns2:DataTransfer" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Size" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="472b4470-b3fe-4ed6-b145-5944fa126139" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -14654,50 +12455,67 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comment" ma:index="19" nillable="true" ma:displayName="Comment" ma:description="Unzipped" ma:format="Dropdown" ma:internalName="Comment">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DataTransfer" ma:index="20" nillable="true" ma:displayName="Data Transfer" ma:default="To do" ma:description="Personnel data to be transferred to DataCentral App." ma:format="Dropdown" ma:internalName="DataTransfer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Size" ma:index="25" nillable="true" ma:displayName="Size" ma:description="Size" ma:internalName="Size">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="105279ba-bf26-4f6a-9151-f1ce92c9458c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{15143a81-01f2-475e-b433-2f7b413e85fc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="105279ba-bf26-4f6a-9151-f1ce92c9458c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -14808,121 +12626,115 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A726C7F9-1FAB-44B1-8554-8D3B10F4BD55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71835F60-54C3-4F9E-9820-39E7B5C61267}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="472b4470-b3fe-4ed6-b145-5944fa126139"/>
+    <ds:schemaRef ds:uri="105279ba-bf26-4f6a-9151-f1ce92c9458c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{051C2ABB-20B0-4E14-AD09-6F781EFE692D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BB3D2D4-4300-423C-9378-13C5B1A82084}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503B3C6B-EA6E-459E-BE55-CE935011D61D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="472b4470-b3fe-4ed6-b145-5944fa126139"/>
     <ds:schemaRef ds:uri="105279ba-bf26-4f6a-9151-f1ce92c9458c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8129</Characters>
+  <Pages>4</Pages>
+  <Words>1035</Words>
+  <Characters>5962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>169</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC Rural Center</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9506</CharactersWithSpaces>
+  <CharactersWithSpaces>6958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ccannady</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007D3BE88E90ECE34ABD4A97369347CF60</vt:lpwstr>
   </property>